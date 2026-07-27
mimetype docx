--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,42490 +1,13747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="page14"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="77AF45E9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="5653"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1F02">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– U;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>3.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A19FDCC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:spacing w:before="267" w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="110"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A4237" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:spacing w:before="4" w:line="235" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="4576"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Directorate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Training,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Affairs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institute of Chartered Accountants of Pakistan Chartered Accountants Avenue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3B2048" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:ind w:left="110"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Karachi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>75600.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29523E01" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5BDF82CF" wp14:editId="28AA26E7">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5F89B7" wp14:editId="2B3305B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6350</wp:posOffset>
+                  <wp:posOffset>611505</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>8890</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>187492</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7547610" cy="965835"/>
+                <wp:extent cx="6329680" cy="231140"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="388" name="Rectangle 18"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6329680" cy="231140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E36C09"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BC0CF3A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="16" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAILS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>PROPOSED</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-8"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>TRAINING</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-8"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>ORGANIZATION</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>(TO)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4B5F89B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:14.75pt;width:498.4pt;height:18.2pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgLJQP4wEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QpVLtR0xW0LEJa&#10;AdIuH+A4TmPheIzHbbJ/z9hJu8vtBZEHZxwfn5lzZrK5GXvDTsqjBlvx5SLnTFkJjbaHin99uH11&#10;xRkGYRthwKqKPyrkN9uXLzaDK1UBHZhGeUYkFsvBVbwLwZVZhrJTvcAFOGXpsAXfi0Bbf8gaLwZi&#10;701W5Pk6G8A3zoNUiPR1Px3ybeJvWyXD57ZFFZipONUW0urTWsc1225EefDCdVrOZYh/qKIX2lLS&#10;C9VeBMGOXv9G1WvpAaENCwl9Bm2rpUoaSM0y/0XNfSecSlrIHHQXm/D/0cpPpy+e6abiBWdW9NSi&#10;BzWGGkZWRHMGhyVh7h2hwvgORmpyEoruDuQ3JEj2DDNdQEJHM8bW9/FNMhldJP8fL55TEibp43pV&#10;XK+v6EjSWbFaLl+npmRPt53H8EFBz2JQcU89TRWI0x2GmF+UZ0hMhmB0c6uNSRt/qHfGs5Og/r9f&#10;rXf5dVRFV36CGcuGWMqbfNL2V4o8PX+iiCXsBXZTqsQ+w4ydPZpsiW6FsR5nc2toHsnbgUaw4vj9&#10;KLzizHy01OM4r+fAn4P6HPhgdpCmOgq18PYYoNXJkJhi4p0z0/Ak0fOgx+l8vk+op99x+wMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAfy5MHfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonZamJGRTAVIPXJBaqMTRjZckIl5bsduGv8c9wXE0o5k31XqygzjRGHrHCNlMgSBunOm5&#10;Rfh439w9gAhRs9GDY0L4oQDr+vqq0qVxZ97SaRdbkUo4lBqhi9GXUoamI6vDzHni5H250eqY5NhK&#10;M+pzKreDnCuVS6t7Tgud9vTSUfO9O1oEs1JvK7V/Dt6/bj/vlcmaTb9HvL2Znh5BRJriXxgu+Akd&#10;6sR0cEc2QQwIRb5ISYR5sQRx8VWxyEAcEPJlAbKu5P8H9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAICyUD+MBAADWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAB/Lkwd8AAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BC0CF3A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="16" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAILS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>PROPOSED</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-8"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>TRAINING</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-8"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>ORGANIZATION</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>(TO)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532169A7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DF1BD6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613BB75C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6E928C" wp14:editId="2FF8DBA1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153934</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6326505" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7547610" cy="965835"/>
+                          <a:ext cx="6326505" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6326505">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6326332" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="19F88FCF" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:12.1pt;width:498.15pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6326505,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUWemPJQIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L45jNFuNOMXQoMWA&#10;oivQDDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7d9a1mR+WwAVPwdDbnTBkJZWP2Bf+xffj0&#10;hTP0wpRCg1EFPynkd+uPH1adzdUCatClcoyCGMw7W/Dae5snCcpatQJnYJUhZwWuFZ62bp+UTnQU&#10;vdXJYj5fJh240jqQCpFON4OTr2P8qlLSf68qVJ7pglNtPq4urruwJuuVyPdO2LqRYxniH6poRWMo&#10;6TnURnjBDq75K1TbSAcIlZ9JaBOoqkaqyIHYpPN3bF5rYVXkQs1Be24T/r+w8vn44lhTFjzjzIiW&#10;JHocu5GF5nQWc8K82hcX6KF9AvkLyZG88YQNjpi+cm3AEjnWx06fzp1WvWeSDpfZYnkzv+FMki9d&#10;fI5CJCKf7soD+kcFMY44PqEfdConS9STJXszmY7UDjrrqLPnjHR2nJHOu0FnK3y4F4oLJusuhYSz&#10;Fo5qC9Hr31VOpV282lyjApUsW3A2sSTsgCAjpKFeDUZMTfY1OW1CFbdpmsXxQdBN+dBoHapAt9/d&#10;a8eOIgxv/AIPivAGZh36jcB6wEXXCNNm1GmQJoi0g/JEgnekccHx90E4xZn+ZmikwvOYDDcZu8lw&#10;Xt9DfESxQZRz2/8UzrKQvuCelH2GaWBFPokWqJ+x4aaBrwcPVRMUjTM0VDRuaMojwfFFhmd0vY+o&#10;y39j/QcAAP//AwBQSwMEFAAGAAgAAAAhABccjwDeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFxQ6xCqQEM2FeLnTCmV4OjES5ISryPbacPb45zgODurmW+KzWR6cSTnO8sI&#10;18sEBHFtdccNwv79ZXEHwgfFWvWWCeGHPGzK87NC5dqe+I2Ou9CIGMI+VwhtCEMupa9bMsov7UAc&#10;vS/rjApRukZqp04x3PQyTZJMGtVxbGjVQI8t1d+70SC4z4+DrbYmq16fr8as3jp3eLpFvLyYHu5B&#10;BJrC3zPM+BEdyshU2ZG1Fz3COotTAkK6SkHMfrJOb0BU82UFsizk/wXlLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCUWemPJQIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAXHI8A3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m,l6326332,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF61D5D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="104"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED14390" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486976512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="790E7000" wp14:editId="39EB98E6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>61443</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6330315" cy="4389120"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Group 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6330315" cy="4389120"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6330315" cy="4389120"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image 5"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1199794" y="0"/>
+                            <a:ext cx="4064935" cy="4388588"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="263212"/>
+                            <a:ext cx="6330315" cy="390525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6330315" h="390525">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6330165" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6330315" h="390525">
+                                <a:moveTo>
+                                  <a:pt x="0" y="390143"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6327201" y="390143"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9113">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="33BE47AC" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:4.85pt;width:498.45pt;height:345.6pt;z-index:-16339968;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="63303,43891" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI54FIJlAwAAfQgAAA4AAABkcnMvZTJvRG9jLnhtbJxWbW/bIBD+Pmn/&#10;AfF9dRynaWI1naZ2qypNXbV12meCsY2KgQF56b/fHcZJluy1lRod4bh7eO65I5dvt50ia+G8NHpB&#10;87MRJUJzU0ndLOjXxw9vZpT4wHTFlNFiQZ+Fp2+vXr+63NhSjE1rVCUcgSDalxu7oG0Itswyz1vR&#10;MX9mrNCwWRvXsQBL12SVYxuI3qlsPBpNs41xlXWGC+/h25t+k17F+HUtePhU114EohYUsIX46eLn&#10;Ej+zq0tWNo7ZVvIEg70ARcekhqS7UDcsMLJy8iRUJ7kz3tThjJsuM3UtuYh3gNvko6Pb3DqzsvEu&#10;Tblp7I4moPaIpxeH5ffrB0dktaATSjTroEQxK5kgNRvblOBx6+wX++D6+4H50fAnD9vZ8T6um73z&#10;tnYdHoJrkm3k/HnHudgGwuHLaVGMivycEg57k2I2z8epKryF0p2c4+37v5zMWNknjvB2cKzkJfwn&#10;EsE6IfHvYoNTYeUETUG6f4rRMfe0sm+g3pYFuZRKhueoXagsgtLrB8mRXVzs6wGU9PW461gjyDnW&#10;Y/BAf+T/5PhSSftBKoWso52AguCPBPOLu/ZivDF81Qkd+u5yQgFmo30rrafElaJbChCLu6tyKBl0&#10;dgDFWCd16FvJBycCbzF/DTg+QwMiUFbuNiLoPU68gk/iOtJLns/nF3PQ5alqJqPpZF7sVTM7n80Q&#10;wK72rLTOh1thOoIGIAYkQDgr2fqjT5gGl8RkDyPiA1SofphJfuAQVics/lfbfWmZFQABw+7LPB3K&#10;fJuG0BTvkXyw69LqNxzBTAN2xtNinI/7CvyysYr56HwcJXTAEF/1DB2yAhOs6vkBptrB4ls9mMgj&#10;DlMVh2kATQC3lMAwXfb5QeR4DoOiSTYHPd4uaEKC251Zi0cTHcNRnwPK/a7Sh144MPIplH5QBfj2&#10;HmBgxhdnBmj5pMBb/DH9+AJGdUz/04EjDAlMZALsQ66VRlLmeV5EQXqjZDU0rXfN8lo5smb4YMW/&#10;BOgnN1TuDfNt7xe3kpvSAB/l0wsGraWpnmHIb0BgC+q/rxhOMHWnQc/4JA6GG4zlYLigrk18OCOn&#10;kPNx+405m1oqgNTuzSDrk87qffGkNu9WwdQytt0eUQIKLRat+MZF7tN7jI/o4Tp67X81XP0AAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQBb3AAD8ykAAPMpAAAVAAAAZHJzL21lZGlhL2ltYWdlMS5qcGVn/9j/&#10;4AAQSkZJRgABAQEATwBPAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsN&#10;DhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAE4ASEDASIAAhEB&#10;AxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9&#10;AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ip&#10;qrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEB&#10;AQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJB&#10;UQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RV&#10;VldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6&#10;wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9U6KKKACi&#10;iigAooooAKKKKACiiigAooooAKKSjIUdaAFoqNZlcfIyt/wKkmnW3geV+FVdzUAUtU1iHSk+b55W&#10;+7EveqNj/aGs/vppntLX+BIvldqw7ZG1rWE84f6xt7D/AGK7pVCrgdqogZBCIU2qWP8AvNuqWopZ&#10;o4F3SOqJ/eZsVytp4iaylul2/aIGld4ju2/xVJZ19FZ2kS3N1b+dc7U8zlIlH3Vq67qi7mbZQBJR&#10;USTRuPlkVv8AgVSZoAWiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;Ab0FHamSSLGuSdo96bDcrNFvXlaDPmjflCedIU3McCqsWofaJVRF+X+8aoTStdvJIzbVVataTDgN&#10;Ix6/Ktc/NKUji9tKpU5Y/CS3t8IV2py5/SsuVnfaXbr/AHqnkG2Zi372Vm+VV/hqeDTmkbfMf+A1&#10;MuaRz1FUryshNMtfnEzc/wB2n+I/+QRcf8B/9CFaSgDjFR3lsLu1lhbo67a3jHlPTp0/ZQ5Tj/DT&#10;KmsRburKy129eb/vbO4/uSxN/wB8NXc6VqseqQ7l+WRfvJ6VtIuIl5o9pftvmiDt/ezXLRaLJd6j&#10;d20DbEib7713NRRQLCW2DBdtzVHMHKZujRXloht7lVdFH7uVW/8AHa0LiJZoWRuQRzUwwaDgCgOX&#10;3eU5t4dknlv8tWYLuW0bD/NH61oXdotzHyNretZxie3OyUboj3rl5eU8mVGVCXumlLdBbcyqNxqO&#10;3v0mO0/KT/C1Fvbo9sVV9yN92swwMJWjb7yr8v8AtVq5S6HRUqVIcsjoQRigVQ0+689MN95etTi8&#10;jeRoww3r1Wr5jrjUjOPMWaKTIpao2CiiigAooooAKKKKACiiigAooooAKKKKACiikPSgBo6cUyaR&#10;YYyzfdAqtcXohlSNfmOeaZq7/wCjoP7xqJSOadaMYycfsmfc3UlzJlvu/wANXreFjp7D+JlaqaWz&#10;O0cYP8OWar0955f7qEbmHXH8NYR/mkefS+KVSoQfZo7eAeceWO5lWpGWa4Xp5MX61GUS2YNMweX1&#10;qxHqkLDa25f95av3TaPJ8MvdKy3cdsAsUefcU5NWkDYZAKlGmwTDdG52/wCw1Kukwr1ZmP1pctQX&#10;s8R9ks290tyuVOCPvCrAHFRRxLCuANoFSg8V0HoR5uX3jG1rQV1D99F8k47/AN6uWeG506fcyyW8&#10;q/davQ6KrmHynHW3iy5Q7ZVjm/8AHGratNQvr8/LZG2T/nrK3/staaIqD5VVakqRhSGlpKCjKuNV&#10;O7bEu7/aPSo01Vwf3iqy1dl0+OTtg+1Q/wBjr/fNc8o1Dy5xxHN7pEsaStvtW8t8dKBOPMVbpdkg&#10;+61L5ttZHCAu3djT0v4J12yqQPQiq6B7v83vf+Sha2zRXjOP9Wy1TvVZbl8/3ty1bUSW/MR8yL+5&#10;TbhFu4/Ni5Zf4aUo+6TUjzU+WJNp1yLhAjHEiVeZeDWGH8q6jZfun5v/AIqtS5uvIRCRwzbaqMvd&#10;OqjV920vslodKWo43V0DLyrVJWp2BRRRQAUUUUAFFFFABRRRQAUhpaKAG9jVe8ufs0Dt/F2qx2FZ&#10;GrS/vUX23VEnyxOevU9nT5ipCd86/wC01a95AJkTd91TyKpW0OLv/ZRaluLhryTyY/8AVL95qyj8&#10;Jw0I8tOXMJJM12zRQfIP4pKY1ylkCiYZ+5q5JbmODZG2w/3qpppTOPmcGnLmLqRqW9z4ik7tI25q&#10;s22nSS/M37ta0ILCO3+Y/M3941b4x7Uo0/5iaeD+1VIra3W2QKvAqXIoI71ky+ILeORlZZBtbb92&#10;uqMJT+E75SjSjqa/4UfhWT/wkkH/ADym/wC+aP8AhJIP+eU3/fNX7Gp/KR9YpfzGt+FH4Vk/8JJB&#10;/wA8pv8Avmj/AISSD/nlN/3zR7Gp/KH1il/Ma2T6UZPpWT/wkkH/ADzl/wC+aP8AhJIP+ecv/fNH&#10;san8ofWKX8xrfhR+FZP/AAkkH/POX/vmj/hJIP8AnlL/AN80exqfyh9YpfzGsOtNdQ6FW71lf8JH&#10;D/zzm/74rSgmWaJZF+6w3VDpyj8RcakZ/CZtxpL/AHom/wCAt0qu0c6cFWP/AAGt8DFRvEHXH8q5&#10;5U4nPLCx+yYcEskByFJ/2KuGMSjzoMLIfvKe9RS6bMjZVt340+3t7gPnOB6MazjzfCctOM4e7KI4&#10;ot+V/heNvmWnaqNsUf8AvUt1A0biWHiQdf8Aaptw66hZ7o+WHzba0ZvOPuSj9oh0y42S+W33W+7W&#10;yOua59jtkhkX0Vq3kOVpwLwsvd5WPooorU7gooooAKKKKACiiigBOg5pCQq/Sg9BVXUX22zD+8Nt&#10;J7GcpcseYoR3Re+V+zfLUupQ5u4Cf4vlqjGrKyt/tVs3kqRQ+Y3UdKwj70fePNov2tOXOU7hQjGG&#10;HiSQ7mb0pPN+yr5cK+bJ3JqS3tZPKZz/AK515qI2NywwxXH93dT94uXN8UYleS5nLfM//fJq3pxl&#10;lfcznyx0/wBqli0n/no3/AVrQRFjGBSjGX2iqNGpzc8yTFLRRXQeiMP3a4y8/wCPuX/rq9dmfu1x&#10;lz/x9S/7z124T4pHlY34YkVFXNJ2td7WZVZl/dM396tSSwhika5vHjH+yPu11yrKEuWxx06Epx5j&#10;Gt9PuJ1DRxllP8VSvo10q5aEZ9Eert34gYfLbx7V/vvTbbxBIj7Z1V1/2PvVnz1vi5TTkofDzFaX&#10;RbiOZljVpVH8WdtNbSbqJdzQnPonz1paprZtpjDEvzKMs7VUttfmU/Oqyr6/dpRlWlHmLlGhCXKZ&#10;mKK3XgtdYHmROFnHQ1BrSbIo/MKifd8pT+FauNfmly2MZUOSPMZJrr9N/wCPGD/rmv8AKuQNddpv&#10;/HjB/wBc1/lWWL+GJ0YL4i4OlLSDpS15x7BXkdlVto+btmsqS/uA2C23/gNbeM9arXFhHOD/AAt2&#10;YVlKMvsnJWp1Jr3JFGPUZkOZFDx/3lp0p8qQXMXzRt9/FRGwmjb5D+Rq5Z20gjYTbdrfw1EeY56f&#10;tJe7IrXcAklhK9D8tXdQlEVsf9r5arWmYZ2gbp95KNYkAaNP+BU38PMXzclOUifTp/Ni2t95flNW&#10;wKx9MYpdsvbGK2R1rSEuaJvh5c9MdRRRVnSFFFFABRRSHpQBHNMsS7m+7VPU8fZuPWmas+IkX1NJ&#10;aMLq1aJuq/KaylL3uU4alTnlKiVYU8xYj6S1ZkxcXO0/ci+9SQK1rBIZByp+WkKpFZjzC2XG5sfe&#10;apiYRjyRHS6k8nywqPrVX7bPJxvbP+yKTc82EjTbH6LV6x04IfNk5P8ACv8AdqPekZx9rXl7si9A&#10;rLEoZtzdzTz1pRwKQ9a6j2FsKOlLSDpS0DG1xV1/x9S/77V2tcXcf8fEv+81d2E+KR5mN+GI62+T&#10;fN/zy+7/AL1TakfOd5P44m2t/wCy1DcfIqw/3fmb/ep7uq30qt91m2tXV9rmOK/u8pVp6f61P96h&#10;0ZGdW++tOtvnuYl/2lrZv3TlXxlvXf8AkJN/urWd2rU13/j+/wCA1l9qzo/w4mtb+JIs2f3mkb7s&#10;Xz//ABFT37/aFZv+WsW3d/u1BN+5gWP/AIE1OaXybzc33GVVb/d21LXvcxX2eUq11+nf8g+D/cWu&#10;TmRoZXVv4a6zS/8Ajwt/92sMV8MTrwPxSLlFFFecewFIaWigDIvnntZdyuPLPbbTY9Sm2Byqso+8&#10;BWlNCsyFW6Gsie1ks5MqCV9VrCXNE8usqlKXPH4SxPKt3GJo/vpTblftXkSr64NMspo/M5Xy2b5R&#10;j7rVZs/3VxJAfu/eWj4hx/eK/wDMVLQZviR/eY1sbhvIzyap2dt9mikeT7xqnFck34c8ZO2iMuWJ&#10;VOXsF7/2jdopB0FLW56IUUUUAFFFJmgDG1Zv36r/ALNQ2bNHdRj+9VvVkwY5P+A1UgQGW2x/u/8A&#10;fNcsvjPGqR/f3Lt+PMuIUHPO41NdPCqL5u0k/d3Cq0beZczyn7qLt/rVQtvPmTdW+6vrV8xtKpyc&#10;0v5i2+q4+VI/++qvxFmjXdjdjmsixtvPm3Y/drW2oCgCnTcpL3jXDyqS96Q+iiitjuCiiigCN/u1&#10;yttbfaNRl27fkZm+euqb7prjXkaG9dlbYys1dGG5pc3KcGKlGPLzl0aLdu25mj/76p02i3LTu67f&#10;mb+9TU1+Q/eVae+vSD7sVHNjOb4THlwnL8RX1Kzkt0ieTbvf5WqCy/4/YP8ArotJc3Mt3Lukanad&#10;/wAf1v8A71dzbhR984Vyyq+4WvEHN2n/AFzqtYW32m5RP+BVa1//AI+Yv92s9JGRtytsdKig3LDx&#10;5TasuWt7xoNol27OzeXub/ap82i3Ly7l8v8A76pE8QTH7yI1PfxC4+5FXJz4zm+E6P8AZOX4ivf2&#10;MltBE0m3f92t/TR/oFv/ALi1zNzeS3b7pW/3a6bTD/oMP+7V1uaNOPMXhpR9pLkLtFFFch6QUUUU&#10;AJjis26vXt5tpVWQ/drSzkVn6lamWMsv3l5FRLm5fdOevzcvuiwX0Mrcja3+0KbqB2NHL0Cnms1A&#10;ki+XlVkH3WPer0O6a1kifmRKyjLmickKkqkeWRNqcm20x/eYVlhfLnUd8rVs5ms4FPPzKGqKBRPe&#10;5HQNuqZe8ZVl7WUZG6OgpaQdKWuo9gKKKKAG/wCFVNS/49W+lW/8Kpap/wAejVEvhMa38ORFbzfb&#10;YGifr602yT7MZFkX/V81QhZoJVZe1bN1JutC691rKPvnnUZc8eaXxRKlu5gsmk272Y1FFayXEm9w&#10;UPqavWhWKzRj8q7c1m3N40zY+7H6U5cvL7w6vLCMec1rQxKuyMr8vZasCszSFBMjf8BrSFaR+E9C&#10;jLngpD6KKKs2CiiigCNh8tcLc3P+kS/J/E38Vd25+WvPLxNl1Krf89Xq6cpQl7pjVpxnH3h/2z/Y&#10;/wDHqPtn+x/49Ver+i28d5qEUcnK/frp9vUOf2FL+U0wl3preUmn+d/01T+Klm1i8tv9bZqn/Aq6&#10;R+FrFvq86o4zl751fBHliZ6eIZ5vu2iv/wACqV7+7m/dvpTP/wABp8KLC6LEuxN1dBGvHWogowl7&#10;sQu57nCTTNDK8bRbHX7ybqb9s/2P/Hq1PFdnHBcQzL9+TcGrDr0Y16konJLDUv5Sx9s/2P8Ax6u0&#10;0d9+nwN6pXB132lpssbdfSNf5VjWqSly8xvSpRh8JdoooqDoCiiigBo602RlijLNwq04daZIu+Jl&#10;/vLQTLYzrixiuE3wsv4fdpbFZoXKSRnGOGqgJJIGOG2tWtZXwuF2tw69a548spHlUZU51Ob4ZFa0&#10;wkFwi/8ALPdUtjD9ljZ5PlOM/wC7Rb/u764X+9hqh1W5Jfyk6Y+an8MeY3fLTjzfyk9neNPM/wDc&#10;x8q1oDisXSRmZv8AdrZJ4qqcrxNcNOU6fNIdRSZ9jRWp1XAniqt5H59vIF64q0RxUMs6wkKSAW4G&#10;aTIly8vvGFE2/KfxfeFWFfdpr/7JNLfWZgk8xOV3bj/s01Tut52Vdu4j+lc3wHkQjKMpRkSXTMbe&#10;CNe6/wBKqOCSsaDd6/7TVckfbaRbV/eOu1RUtraLApllPPv/AA0cvNI1lTlUkWbW38iJR7c1YHJq&#10;raXguXcAfKvGatdDXRE9Kny8vujqKKKo0CiiigBmPlrivENt5OpO38Evz124Oax/EGmi9t9yf61P&#10;mWs37suYPiONrV8N/wDIV/4C1ZVaXh7/AI//APtk9aVPhkYx+I7Z/uVj3/362H+5WJfuvm/NXNL4&#10;i5DY/wDWpW3H92sHevnov8f+5vrej+6KZMDm/F//AC6/8Crna3/Fn3rb/easCuih8I6nxEttC1zP&#10;FEv8bbK9ChXYmK5fwzpzNIbp14HyrXU9KzfvSLj8I+iiitBhRRRQAUhpajlfy43b+6tAGRexNb3O&#10;9eQ3NRxHbPGyD92zc/7NXC66jHj7renpVaBGtp/LkUbWPB/2q5eX3jx5Q9/mj8JaXjU5P+udUVcB&#10;Zp2++3yrV5fm1OT/AK51SSFrhyEG2JeN1XIqopP4f7xa0lMh3/4DWmOtV42jt/LjyASPlFWTxzWk&#10;fdid9GPJDlFoooqrm4h71n6suYFb+6av+lQXUQlgZfWpl8JjWjz05RMq0vzCcN80fr/dq/Ksb2kn&#10;lqu1l3fL3rIQBWw/ylu/92r+nyEM0L88ZFYU5fZPMw9SXwyLOnSB7SOqF3dNPKdn+rFTWZ/0aZP4&#10;lLCqQGLdmPWRtv8AwGrlL3SqspSpxiXtIH+s/wCA1qHvVHS0225b+8d1Xj0rSn8J3YePLTihR0pa&#10;SlqzpCiiigApPvLS0UAc9q+gC4bzYTtl/wDQq5+GW50i63bdkv8AtrXfgZqrc6fFcJtdFrH3oh8R&#10;zDeKb4f880/4DUT69czI6yrE/wDwGrV94ZZfntz/AMBasWaFoX2yqyPVx9nIiXNE0k8RzxRbYook&#10;dvvPR/wk18f44/8AvmsqtKx0Ke7+/wDIn/j9XL2cfiCPN9kq3l/Pfsnm/wAH3di1oaVoUtw2+ddi&#10;f3P71blhodvaDhcv/f8A4q01RVHy1j73ww90rl/mGwwrCu1alIoBpa0jHlGFFFFUAUUUUANHWmXP&#10;+ok/3aeOtDcqaCZbHNIzKysvystbtncCeEHv3rHEflTbD90cVc0vEYmDH7vWuSn8R5GFlKEuUktO&#10;bq4b/gNNu71YR5cSruUdP7tQxzNDaSSfxOcrUDR+UoDcSN/D/drRy90udSUafujrLdNdxbvm/ird&#10;46VnaVBsXzG/i6VoVVOPunVhYuNP3h2RRRiitLHXcWkpaQ9KYzK1GyaRt8Y/3l9arWMqJLGr/eH3&#10;W/8AZamN5LbTPG37xR3brU8LW92/IUv79a5/d5vdPJ5Yyq80fiG/6q9ZR0dd1U/LMkqw9lOKv6lH&#10;tWOVesZqa2SMDzFGd/OaGuaXKbSo88uULmZbWEf98qtFncfaIQ38XeqGrS5nVf7q5p2kSfPIv/Aq&#10;vm97kF7f99yGxRRRWp6IUUUUAFFFZXnXX9qfZvMh8vy/Nz5Tb9u77v3qANWisqx1lJrfdP8AIyxe&#10;a3y/Ltq3bXa3O8KrIyN8ysvNAFgCqF/pUV3FtK01dSWKLc6u7tJKirGuT8rN/hThqsLNEqLI4kRW&#10;3Iv3Vb7tRKHMLmKOmaAlu29/3j/3mrbSNUXaq1QtNQNyVLL5J894tuPvbd3+FNt9YD2aTTIyMyyP&#10;s/3aI0+UfMamKWs1tWRZ7hXRvKijR9+3726rVtdLcKxVWUq21lb+GrAsUVlPrUf2edokbcsTSruX&#10;71X7Z2kgjZx8zLzQBNRRRQAUUUUANPBNUre9ElxJH6dKsTP5UDt/dFc+sjI+5fvLWVSfKcOIreyl&#10;Ev6rbfP5qjr96lmIjtTIPvy7c1ortmiDfwsKozp5t3HEv3U+ZqHEidPl5pQ+0R3DLb2yIBvdRlRU&#10;VnZtdN5jj5f7396tC6jhUB5Nvy/3qpvqrqP3af8AfVTLl5veIqRhGX7w2B9aKq2UjS26tIPmYVZ7&#10;V0HoxlzR5h1FFFIq4UUUUDMrV4sqsn/AWrPjRg3H3q6CREddrchqxbi1e1bH8I+61c9SP2jyMVR9&#10;72hZtLgXMTW8n3tvNS6e+A0TH5o6oRyhnUltsi/df1/3quXn7t47iP5l6Nt704y+0aU6l4838pVv&#10;F3XxHq3/ALLUmlj/AEhv92pbmPdcxSLgqw+9SaPENjSf8Bo5feuRGn++uaCzI7Mob5l61J0rBFw0&#10;dyzju1bcbB49w71pGXMdtGsqpLRWZrOHS1RvuPcIrKf4hVJoY1ubWO0kC7Z5edv+rbZ92rOk6CqX&#10;2dv7T+07vl8rytv/AAKsyfVJltYJVkO7yElZPL/vf3qXVHuZYL/EipDG6qqovzfw0wJV0V/J8t5F&#10;x9meD/vqrun2zWytuihh3N92JcVT+03Tag6J/q1lWNsldu3bn/vqokv7qS2hYt8087xr5SfMqru/&#10;+JpkFtNPKTQNuXMUssn/AH3u/wAahGmzK1jteM+QqKzn7x2/eqvfXFzNYPHKyw/6I8sm35t1Xtan&#10;C6eyf89WWL7v96gBIdPkSVGZlIS6eX/gLK3/AMVUEmkXBt4olkjwqyRtuH8LVFaTyfZILeCTyts7&#10;xbnX+Fdzf/E1YS9nlu0TzolRVj3f3Zd392gBbjS5JVmTcu2SBV/4EtXLG2a2iZWWNNzbtkS4VazR&#10;qVwIWlLffjnZV2/d209r+4c3Cqypt8jadv8AePzUAJFpEy27xM8fywNBH/wL+9Wyo2gCsRJpp7yz&#10;WSX7s0q/d+9tpkep3CrdMJBKi23mxs8Wz/K0AdBRXP3DTM6RSTb/AC7yNdyrt/hqzYzyyXssU0gH&#10;3mVNn8O77ytUlmselHag1manebFKL1PWolLlMalSNKPNIfqRBtPlO4M1Z2xWsGb+JZKmtf39hNF/&#10;EvzLUdvG01vKi/xMtc8vePMqP2s+b+aJo2j+TYqW7LVe2k8lJLh+sh4/pS3RBZLVDxj5vpRfNDGI&#10;1OCw+6lanRKXKv8ACU5Wkn/eyNtT/P3aZbwmaRQvSnBJbt+m76/dWte0tEt48Dlu5rOMec5KdH6x&#10;LnLKKEQKvan0UV1HuBRRRQAUUUUANPJqrdXawEK4OD3q0eDUFxAtxGQeRUSM6nNy+6U8WUh6qv8A&#10;47VyOGHydgC+X6VhSo8bYJ5FPijYDdG2G7qv3q541P7p5UMR71nEuW/+jy/Z5Pu/8s29avxRCCBU&#10;HRVrPDfak2P8ko5FWrW735jk+WVeoraJ2UpRMRVyC3pWzpcm+Aj0OKz2h8i5aJh8rrjdVjSzseVa&#10;yp+7I4MPH2VUuukF9AVYLLHSR2MCLGFiVRG25cVlrcNbTyFO7Vr21ytxHuH4it41OY9CjiI1fd+0&#10;RtpdrJt3Qp8i7F/3amktIJo5VaNWWX7/APtVMOaM1Z2FSa3tIZ1uZdqOP42aoClo8v2Dy8eUvmYV&#10;vu0zVkIljk8lpVEUiYRd3zNtxT9Otnin3TKN/wBmiVm/2vn3f0pgVrn7Hu8qW1YxwMsAYn5F3bf9&#10;r6VozPbOTvZXeD95t3fMtVU09Z7y6klMmzzVZV3fK3yLVMwzveh/s7KF89flXYvX5f8Ae3UyC7JH&#10;aXcCkR7vNZZdudrDd8u6iVLGJmmIjzbJnajfd2/7NULC0nis/LliZ5DLBJuP935f/QaDbOZ76Jbd&#10;tkiyncy/dZv7rf7VAGhFFZfeXarXKfdZvvK1Phs7KF/Kj8vf8vy7vm+Ws2WGZvsy/Z3XCwcLH/tf&#10;xf7tTQ2jJfLIYhn7XI27b/DtoA0jZQkqfKX5W8xf96mLpdpGrKsKYddjf7tXM0tSWVWs4JFYNGuG&#10;bc3+9RDYwW87yxxBZH+81WT+lZV/qOCUjb6tUSlymNSpGlHmkaBlUhvm5HWsLJuJHfsV3CrEUmyx&#10;f6mqy4WBv+mh21hKXOeZXqe15S/o4BWVj0zT5vL08yOo+aQ5xS2+2xtC0nHG5qhjDXMn2iXgKPlX&#10;0rVfDynRH3acY/aJ7G12KXkx5j8tUb21or7iys3+02arz+bLzIyxx9lZqrFUX7p3f8BqJSMp1Ywj&#10;y8prpfwL8qkcfwqKuDkVmadaZPmuvP8ADWnnArVcx20ZSlHmkOoooqzpCiiigAooooAKKKKAKlzZ&#10;pcLyBn+9We+mTLyuG+tbOMniqd9LNEAY9u3+LNZSjE5K1GnP3pFeFb5T0Xb/ALRqaazaUKxcJMv8&#10;Qqg19ct0epEkvFGQzMv/AH1URlE441Ka933pEpdblfKn/dTr92pbK1eN5Gk5DVHgXiETK0cvZsU5&#10;LqS1fZc/cP3ZPWqNoqPNzS/r1KV/HsumA/i+amwSm1mB7+n95a0ryBbqLMbDdj5WFZ6Lu/duNkg+&#10;5u/9BrOUfeOSpTlCpzwNS4vFgjVwCyn0pE1CJ/Y+9VrRPtFlJE33hxWaEfzSv8VVKpJG9TEVIcso&#10;/aOlBB707OK52G6kt246fxK1bdtcrcRhhzWkZqR1UcRGqWKKKTI9a0OsWik3D1FGaADpSZJoPJrP&#10;vNQ8o7U5aolLlM6lSNKPNIuvIqDLHFVG1SPdtj/eN7VlyTPOdzn5fRqnsIfOlLfwrWXtJS+E8/61&#10;KpLlgXNRuRHEEX7zVkhcBf8AaqxOBLcyO7fu14p9rbNdS72XbGP1qZe/I56nNXqEv2dv7MHHzYzi&#10;lEawRxvIR8o4B/vVZuL1Y/lA3v8A3V61VEIJ8+5xkfdX0rQ7JRipe6EMEt6fMl4j/hU1Pcx3JGIX&#10;VRUBu7pz8qlV9xUJv7lG2l8/8Bpc0TN1acI/aD+zp2bBX/gTNVq30sK+XO7/AGTTbbUJZJFXarCt&#10;PrzSjGJdGjRn78RQMUtFFdB6IUUUUAFFFFABRRRQAUUUUAFIRmlooAzp9NWU7h8retU302Zfu4b/&#10;AHWxW3x60YNYypxmccsLTkZEVtdbs7iv+82avhQItkjeYO+6qF3eToxXb5af3qqF2kP7w/8AAmpc&#10;0YHK60aXuRNA2TQtutZBj+6aY0yudt1FtPqRVZQY/mSYL+LVZW+UptnKTH/ZFLmCMov+7/6SWLKF&#10;Q7OJfMVu1R3+n+YfMj+9/Ev96nCwjYLJGTH/ALnFJ5N1GOJll/3lrT7J08vu8someXP3JlPy/db+&#10;IVLCJIDvQeZH6LVhrmUD95b7v92kgurZH4Qxt9Kx5TlUIqXxF2S4SOESHptzWeqS353MdsZp+rf8&#10;sk9WpNQdraKOOP5Qe9VI2qy5pS5vhiKdLVRlJSGotrl43MMwyT0as2OVo3yvymtG+w0EUv3HHNTG&#10;X2onPTqRa5qfu8pY1CZoYcIMM3yrWY0QjGZOB/Clal5JEixs+5f7u2qguLcvxEWb3FVL4jbERjOX&#10;vSK8cL3RGBx/46K2IYEgjCqM1T8+4n/1cIj/AN+l+wzSDMsxx/dWnH3SqUVD4Y8xDiGBT5z+Z/Fg&#10;VKZJ7j5UHkJ/e71LJFBZR7gu3/aAzVGSfzf+XjH+6jUfCKX7r3TStrSOAZHzN/eao723nc7opAB/&#10;dNZTMUbiZmp63ssfWRj/AL9L2sfhM/rNPl5eUkayum4OW991SxaXIR85A+lXrOZ5YwZI9h9Ks81a&#10;pxNo4WnP3iGC2S3Xai4FTHrRk0landGKjsOHSloooKCiiigAooooAKKKKACiiigAooooAKKKKAGP&#10;GrrgiqMmlxv0yn0q/jNGKhxjLczlTjP4kZn9jL3kz/wGnmK3sssfmf16sav9arS2UUrbmA3f3qnl&#10;/lMPYxh/DiUJtSeQfJ+7X3qIMfvG4bd/sfNV7+yY/wC8x/GlGkx92f8AOo5ZHJ7GvKV5FddUKrtC&#10;lv8AaZqsW8jXg+eEbfWpksIV/gDfWrBHYHAq4xl9o6qdOov4kinqNv5sO5fvLVcBb2ILu2sP0rVx&#10;ketUZtOVn3xnym9VolEdSn73NEqppPlsd8i7fRaWU/bZ0ij5jX71SDTZm4kuGZauW9ultHtXipjE&#10;xjSv7vLyxHyLlOUDf71Z76hJGdrRKv8As1pj60x4kkGGUNWklL7J1VISl8MjJkuhIc+ZLF/6DUYn&#10;kj+YTlvq1aDaXCw4yv0qI6Mf+euf+A1lKMjglRriQ6is67ZVH/stPbS43+ZSU+hpY9JjX7xJq6ka&#10;xKFVdq+1VGMpfEdFOnKUf35QXSEH3pGqxDYwwcqvzf3jVvHtSfjV8sTeNGnD4YiilooqzcKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAoorD1TWbvS2Vmto5Im+66tQBuUmK5yz8SXN7OsM&#10;dpHub/brfj37F37d/wDFtoAloorI1LX4LB/KVfOl/uJ/DQBr0VjwyavcIHIt7VP7rKzPTJrvUbBf&#10;NnhhuYl+80R2stAG3RWPpeu/2peNHHHsiWPd8/3q2KACiisPxBrEmneVHBt81vmbf/doA3KKy9C1&#10;RtStWaTb5qNtbZWpQAmKWis3Uru7s42kigjmiRfm+b5qANHAoxXNQ+K5ppUiW1Xe77V+arlzqOpW&#10;kTSNZRuq/e2S0corm1SVg2PimG4k2zx/Z938e/ctb9AwooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigArB8Yf8g6L/rr/wCyPW9WD4w/5B0X/XX/ANkeiIGb4T/5CMn/AFz/APZlrsK4&#10;/wAJ/wDIRk/65/8Asy12FVLciJkeINS/s6z/AHZ/eyfKh/u1ieGLP7TfPM/zLD83/A6f4udvt0Sj&#10;7ix1b8H/AOpuv99aPsh9o6SiiipLMXT7BbHXJ9ihY5Itwx/vVtUUUAFchqELaomoX6v8sTbY/wDd&#10;X79b+s3v2HTpZVPz/dT/AHqNPsVtdMitmA+58/8A7NQBzfhq7+z6gqt92f5RXaV5zcwy2F48W7Y8&#10;TfI9d7ZXC3lrFOv8a1UiIlmqmo/8g67/AOuTf+g1bqpqP/IOu/8Ark3/AKDUlnD6b/yEbX/rqv8A&#10;6HXodec2DrDeW8jfcWVXautufE1lDH+6bzpP4URauRETldRhWG+njXhVlbbXY6FM02k27P8Af27a&#10;5iz0i71S4aR1ZFdt7SutdnbwLb26RR/dRdq0SCJNRRRUFhRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFYPjD/kHRf8AXX/2R63q5rxXdxtbx2ysry+YGZf7tEQKnhP/AJCMn/XP/wBmWuwr&#10;iPDV3Haaj+8bYrRbdz129VLciJyfi62bz4J/4GXZSeErhUuZ4D/y0XetdDqFhHqNq0MnRujY+7XG&#10;3Ftc6LdI7fI6t8r/AMDUB9o76isKz8U20sQFz/o0nfK/LViTxHZL92RpW/hVF+9UlmrRWdp/2iZv&#10;PnJiVl2rb/3f97/aqe8vILGDzJ3CJ/6FQBk6sjarqUVlFJs8pfNdsbv92rX9nan/ANBc/wDgKlUf&#10;DN6lzc3skjKLiVt+z/ZrpKZBxevadNaSJPNN9o8zhm27av8AhG8LxS2zfwfMv0q34lMJ0uVZWXf9&#10;6PNcxpd9/Z19FN/Afvf7tMPtHoNVNR/5B13/ANcm/wDQamgmjuYlkiZXRv4lqjrV3FbafOsjKrPG&#10;6qh/iqSzj9N/5CNr/wBdV/8AQ69DrzmzmWG8t5W+4kqu1egwypOgeNldG/iWrkREloooqCwooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAqp/Z1p/z6w/8AftaKKAD+zrT/AJ9Yf+/a&#10;1NGiwptRVVV/hWiigCWopEWZNrqrK38LUUUAUpNBsHO42yA/7I21YtrC2tP9RBHH7otFFAFqq81n&#10;BO26SGN29WWiigBqWNsjblt41Yd/Lq1RRQBXks7eZ98kMbt/eZaZ/Z1p/wA+sP8A37WiigB8NrDb&#10;BvKjjiLfe2L1oks4Jm3SQxu/95loooAZ/Z1p/wA+sP8A37WpYraK3BEUax7v7q0UUATUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQB//9lQSwMEFAAGAAgAAAAhAMKuxTDgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTcXWxGxKKeqpCLaCeJtmp0lodjZkt0n6792e9PQY3vDe&#10;9/LVZFsxUO8bxxqSmQJBXDrTcKXha//28AzCB2SDrWPScCEPq+L2JsfMuJE/adiFSsQQ9hlqqEPo&#10;Mil9WZNFP3MdcfSOrrcY4tlX0vQ4xnDbyrlSC2mx4dhQY0ebmsrT7mw1vI84rh+T12F7Om4uP/un&#10;j+9tQlrf303rFxCBpvD3DFf8iA5FZDq4MxsvWg3pIk4JUZcgrrZK5ymIg4alUinIIpf/FxS/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452A&#10;pqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5a&#10;zOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b&#10;6hpIA+9a/vVZ9wIAAP//AwBQSwECLQAUAAYACAAAACEAihU/mAwBAAAVAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOeBSCZQMAAH0IAAAOAAAA&#10;AAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBb3AAD8ykAAPMpAAAV&#10;AAAAAAAAAAAAAAAAAM0FAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWdQSwECLQAUAAYACAAAACEAwq7F&#10;MOAAAAAJAQAADwAAAAAAAAAAAAAAAADzLwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFhgsxu6AAAAIgEAABkAAAAAAAAAAAAAAAAAADEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB9AQAA8TEAAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:11997;width:40650;height:43885;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEFGDOwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5Rb6VjctKhJdJQhWXxP9gGv2NhvM3g3ZNYn9elcQfBxm5gyz2oy2ET11vnas4HuSgCAu&#10;na65UnA67r4WIHxA1tg4JgU38rBZv7+tMNVu4Jz6IlQiQtinqMCE0KZS+tKQRT9xLXH0/lxnMUTZ&#10;VVJ3OES4beRPksylxZrjgsGWtobKS3G1CvbZNc+mrvg39nLOZ/1t8TvMS6U+P8ZsCSLQGF7hZ/ug&#10;FczgcSXeALm+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQUYM7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 6" o:spid="_x0000_s1028" style="position:absolute;top:2632;width:63303;height:3905;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6330315,390525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpymxCwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvRbP2IGU1iij+KfTS1Yu35+a5WUxelk1W12/fFAo9DjPzG2a+7J0Vd2pD7VnBZJyB&#10;IC69rrlScDpuRx8gQkTWaD2TgicFWC4GL3PMtX/wN92LWIkE4ZCjAhNjk0sZSkMOw9g3xMm7+tZh&#10;TLKtpG7xkeDOyvcsm0qHNacFgw2tDZW3onMKPndvu667nPdflbG4L2+24M1Eqddhv5qBiNTH//Bf&#10;+6AVTOH3SroBcvEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAacpsQsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l6330165,em,390143r6327201,e" filled="f" strokeweight=".25314mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Registered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addresses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D19CFCB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0245687B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC5DFF8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312E0A29" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="162"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4881F0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7444"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Country</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EADB31F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BD8B6B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4941"/>
+          <w:tab w:val="left" w:pos="10077"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Alternate No.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9A7BF0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3391679A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4987"/>
+          <w:tab w:val="left" w:pos="10046"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C40485F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="98"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79256503" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4587"/>
+          <w:tab w:val="left" w:pos="10034"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Number of Partner(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Qualified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Employee(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA111B6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00314312" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Proprietorship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Partnership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6B5BE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="226"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5594C9" wp14:editId="5439A5B4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>614680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>317485</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6332220" cy="276860"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Textbox 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6332220" cy="276860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="E6E6E6"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5A5DD22D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="47"/>
+                              <w:ind w:right="3"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAILS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>MEMBER</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>RESPONSIBLE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>FOR</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>STUDENT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>AFFAIRS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>(MRS)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>FOR</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>EACH</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>OFFICE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="46DAE90A" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:.5pt;margin-top:.7pt;width:594.3pt;height:76.05pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd0mfHfwIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbWd2olt1an6lmlS&#10;t1Xr9gMI4BgNAwMSp53233fgJEu3fZimJRIG7nh47u45Li53vURbbp3QqsHZWYoRV1QzodYN/vxp&#10;OSkxcp4oRqRWvMFP3OHLxetXF4Op+VR3WjJuEYAoVw+mwZ33pk4SRzveE3emDVdgbLXtiYelXSfM&#10;kgHQe5lM03SWDNoyYzXlzsHu7WjEi4jftpz6D23ruEeywcDNx9HGcRXGZHFB6rUlphN0T4P8A4ue&#10;CAWXHqFuiSdoY8VvUL2gVjvd+jOq+0S3raA8xgDRZOkv0Tx2xPAYCyTHmWOa3P+Dpe+3DxYJ1uDz&#10;EkqlSA9F+ghpI2otOcrKkKHBuBocH82DDTE6c6/pF4eUvunAjV9Zq4eOEwa8suCfvDgQFg6OotXw&#10;TjOAJxuvY7J2re0DIKQB7WJNno414TuPKGzOi3w+y6B0FGzVrCjPi3gFqQ+njXX+Ddc9CpMGWyAf&#10;0cn23vnAhtQHl8heS8GWQsq4sOvVjbRoS0Afd7Pw36O7UzepgrPS4diIOO4ASbgj2ALdWO9vVTbN&#10;0+tpNVnOyvkkX+bFpJqn5STNqutqluZVfrv8Hghmed0Jxri6F4oftJflf1fbfReMqonqQwPkp5gW&#10;MfYX7N1pkGn8/SnIXnhoRSn6BpdHJ1KHwt4pBmGT2hMhx3nykn7MMuTg8I1ZiTIIlR8VtNLsCVRg&#10;NRQJ6gmPBkw6bZ8xGqABG+y+bojlGMm3CpRUZXkeOjYu8mI+hYU9taxOLURRgGqwx2ic3vixyzfG&#10;inUHN2UxMUpfgfpaEYURlDmy2msWmixGsH8QQhefrqPXz2dr8QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMK3pQXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTLQoNlG6JMZh4&#10;UAjoDxjaYVvtztbuAvXfO5z0NPPyJm++ly8H16oT9aHxbGA8SkARl75q2Br4eH++m4EKEbnC1jMZ&#10;+KEAy+L6Kses8mfe0mkXrZIQDhkaqGPsMq1DWZPDMPIdsXgH3zuMInurqx7PEu5afZ8kqXbYsHyo&#10;saOnmsqv3dEZGOxmu/pOX982q66xuP70k7l/Meb2ZnhcgIo0xL9juOALOhTCtPdHroJqRUuTKGMC&#10;6uKOZ/MU1F626cMUdJHr/wWKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDd0mfHfwIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCt6UF&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="#e6e6e6" stroked="f">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="1E5594C9" id="Textbox 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:48.4pt;margin-top:25pt;width:498.6pt;height:21.8pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAx+FNP5gEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SpaJeo6QpaFiGt&#10;AGmXD3Acp7FwPMbjNunfM3ba7nJ7QeTBGcfHZ+acmaxvx96wo/KowVZ8Pss5U1ZCo+2+4l8f717d&#10;cIZB2EYYsKriJ4X8dvPyxXpwpSqgA9Moz4jEYjm4inchuDLLUHaqFzgDpywdtuB7EWjr91njxUDs&#10;vcmKPF9mA/jGeZAKkb7upkO+Sfxtq2T43LaoAjMVp9pCWn1a67hmm7Uo9164TstzGeIfquiFtpT0&#10;SrUTQbCD179R9Vp6QGjDTEKfQdtqqZIGUjPPf1Hz0AmnkhYyB93VJvx/tPLT8Ytnuqn4ijMremrR&#10;oxpDDSNbRXMGhyVhHhyhwvgORmpyEoruHuQ3JEj2DDNdQEJHM8bW9/FNMhldJP9PV88pCZP0cblY&#10;FEVBR5LOitXyZpmakj3ddh7DBwU9i0HFPfU0VSCO9xhiflFeIDEZgtHNnTYmbfy+3hrPjoL6/36x&#10;3OZvoiq68hPMWDbEUl7nk7a/UuTp+RNFLGEnsJtSJfYzzNizR5Mt0a0w1mMyfX7xuIbmRBYPNIkV&#10;x+8H4RVn5qOlVsexvQT+EtSXwAezhTTcUa+Ft4cArU6+xEwT77kAmqGk/TzvcUif7xPq6a/c/AAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANjDYeXdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAM&#10;hu+TeIfISLuNBMYKdE3RNonDLpNgQ+IYGq+taJyoCdC9/cxpu9n6rN/fX6wH14kL9rH1pGE6USCQ&#10;Km9bqjV8fW4eliBiMmRN5wk1/GCEdTm6K0xu/ZW2eNmlWnAIxdxoaFIKuZSxatCZOPEBidm3751J&#10;vPa1tL25crjr5EypTDrTEn9oTMC3BqvT7uw02IX6WKj9awzhfXuYKzutNu1e6/vx8PIMIuGQ/o7h&#10;ps/qULLT0Z/JRtFpWGVsnjQ8Ka5042o15+nI5DEDWRbyf4PyFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADH4U0/mAQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANjDYeXdAAAACQEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5A5DD22D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="47"/>
+                        <w:ind w:right="3"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAILS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>MEMBER</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>RESPONSIBLE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>FOR</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>STUDENT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>AFFAIRS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>(MRS)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>FOR</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>EACH</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>OFFICE</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="39D740AC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10104"/>
+        </w:tabs>
+        <w:spacing w:before="250"/>
+        <w:ind w:left="110"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1F02">
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D8D816" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="85"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E6700D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5216"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Membership No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11657512" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C48FEEA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3799"/>
+          <w:tab w:val="left" w:pos="7299"/>
+          <w:tab w:val="left" w:pos="10098"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mobile No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17684CDF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1759D637" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7BAF3B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="139"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5EC12D82" wp14:editId="33FBCD16">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4296DD8E" wp14:editId="30BE7165">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2540</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>611505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>261966</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6329680" cy="277495"/>
+                <wp:extent cx="6329680" cy="269240"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="387" name="Rectangle 19"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Textbox 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6329680" cy="269240"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E36C09"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="400016E7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="47"/>
+                              <w:ind w:left="19" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAIL</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>AUDITS</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4296DD8E" id="Textbox 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:20.65pt;width:498.4pt;height:21.2pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0Z4j35gEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNNksVG3UdAUti5BW&#10;gLTLBziO01g4HuNxm/TvGTttd4HdCyIHZxw/v5n3ZrK6GXvDDsqjBlvxq1nOmbISGm13Ff/+cPtm&#10;wRkGYRthwKqKHxXym/XrV6vBlaqADkyjPCMSi+XgKt6F4MosQ9mpXuAMnLJ02ILvRaCt32WNFwOx&#10;9yYr8nyeDeAb50EqRPq6nQ75OvG3rZLha9uiCsxUnGoLafVpreOarVei3HnhOi1PZYh/qKIX2lLS&#10;C9VWBMH2Xv9F1WvpAaENMwl9Bm2rpUoaSM1V/oea+044lbSQOeguNuH/o5VfDt88003FqVFW9NSi&#10;BzWGGka2iOYMDkvC3DtChfEDjNTkJBTdHcgfSJDsCWa6gISOZoyt7+ObZDK6SP4fL55TEibp4/y6&#10;WM4XdCTprJgvi7epKdnjbecxfFLQsxhU3FNPUwXicIch5hflGRKTIRjd3Gpj0sbv6o3x7CCo/x+v&#10;55t8GVXRld9gxrIhlvIun7S9SJGn5zmKWMJWYDelSuwnmLEnjyZbolthrMdkenH2uIbmSBYPNIkV&#10;x5974RVn5rOlVsexPQf+HNTnwAezgTTcUa+F9/sArU6+xEwT76kAmqGk/TTvcUif7hPq8a9c/wIA&#10;AP//AwBQSwMEFAAGAAgAAAAhABXOkX3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoHVI1bcimAqQeuCC1UImjGy9JRLy2YrcNf497oqfRakYzb6v1ZAdxojH0jhGymQJB&#10;3DjTc4vw+bF5WIIIUbPRg2NC+KUA6/r2ptKlcWfe0mkXW5FKOJQaoYvRl1KGpiOrw8x54uR9u9Hq&#10;mM6xlWbU51RuB/mo1EJa3XNa6LSn146an93RIphCvRdq/xK8f9t+zZXJmk2/R7y/m56fQESa4n8Y&#10;LvgJHerEdHBHNkEMCKtFnpII8yzpxVerPANxQFjmBci6ktcf1H8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAtGeI9+YBAADdAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAFc6Rfd8AAAAJAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="400016E7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="47"/>
+                        <w:ind w:left="19" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAIL</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>AUDITS</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFE4D90" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="181"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Audit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F27324" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1510FD3F" wp14:editId="47D00D4A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153652</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6256655" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6329680" cy="277495"/>
+                          <a:ext cx="6256655" cy="1270"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
-[...4 lines deleted...]
-                          <a:noFill/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6256655">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6256081" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4254B468" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:17.25pt;width:498.4pt;height:21.85pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7OgZ0fwIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEyEQ/m7ifyB87+3LbV920+3lrmeN&#10;SdWLpz+AAtslsoBAu63G/+7AtmdP/WCM24QCMzw8M/MM85tDJ9GeWye0qnF2lWLEFdVMqG2NP31c&#10;jWYYOU8UI1IrXuMjd/hm8fLFvDcVz3WrJeMWAYhyVW9q3HpvqiRxtOUdcVfacAXGRtuOeFjabcIs&#10;6QG9k0meppOk15YZqyl3DnbvByNeRPym4dS/bxrHPZI1Bm4+jjaOmzAmizmptpaYVtATDfIPLDoi&#10;FFz6BHVPPEE7K36D6gS12unGX1HdJbppBOUxBogmS3+J5rElhsdYIDnOPKXJ/T9Y+m7/YJFgNb6e&#10;TTFSpIMifYC0EbWVHGVlyFBvXAWOj+bBhhidWWv62SGlly248Vtrdd9ywoBXFvyTZwfCwsFRtOnf&#10;agbwZOd1TNahsV0AhDSgQ6zJ8akm/OARhc3JdV5OZlA6CrZ8Oi3KcbyCVOfTxjr/musOhUmNLZCP&#10;6GS/dj6wIdXZJbLXUrCVkDIu7HazlBbtCehjlobfCd1dukkVnJUOxwbEYQdIwh3BFujGen8rs7xI&#10;7/JytJrMpqNiVYxH5TSdjdKsvCsnaVEW96vvgWBWVK1gjKu1UPysvaz4u9qeumBQTVQf6mtcjvNx&#10;jP0Ze3cZZBq/PwXZCQ+tKEUXMhG+4ESqUNhXisW5J0IO8+Q5/ZhlyMH5P2YlyiBUflDQRrMjqMBq&#10;KBLUEx4NmLTafsWohwassfuyI5ZjJN8oUFKZFUXo2LgoxtMcFvbSsrm0EEUBqsYeo2G69EOX74wV&#10;2xZuymJilL4F9TUiCiMoc2B10iw0WYzg9CCELr5cR6+fz9biBwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AA/y6djdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo0xBoGrKpqgoq&#10;Lj1QUM9uvE2ixuvIdtvQr8ec4Dia0ZtXLkbTizM531lGmE4SEMS11R03CF+fbw85CB8Ua9VbJoRv&#10;8rCobm9KVWh74Q86b0MjIoR9oRDaEIZCSl+3ZJSf2IE4dgfrjAoxukZqpy4RbnqZJsmzNKrj+NCq&#10;gVYt1cftySAkeureN6tMXuvlOt8dX1N7tWvE+7tx+QIi0Bj+xvCrH9Whik57e2LtRY+QxR3CY/YE&#10;Irbz+SwFsUeY5SnIqpT/9asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHs6BnR/AgAA&#10;/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA/y6djd&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="2EA80527" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:12.1pt;width:492.65pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6256655,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/0GUfJgIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L44zJGuMOMXQoMWA&#10;oivQDDsrshwbk0VNVGLn70fJdpK2t2I+CJT4RPLxUV7ddo1mR+WwBpPzdDLlTBkJRW32Of+1vf9y&#10;wxl6YQqhwaicnxTy2/XnT6vWZmoGFehCOUZBDGatzXnlvc2SBGWlGoETsMqQswTXCE9bt08KJ1qK&#10;3uhkNp0ukhZcYR1IhUinm97J1zF+WSrpf5YlKs90zqk2H1cX111Yk/VKZHsnbFXLoQzxgSoaURtK&#10;eg61EV6wg6vfhWpq6QCh9BMJTQJlWUsVORCbdPqGzUslrIpcqDloz23C/xdWPh2fHauLnC85M6Ih&#10;iR6GbixDc1qLGWFe7LML9NA+gvyD5EheecIGB0xXuiZgiRzrYqdP506rzjNJh4vZfLGYzzmT5Etn&#10;36IQicjGu/KA/kFBjCOOj+h7nYrREtVoyc6MpiO1g8466uw5I50dZ6TzrtfZCh/uheKCydpLIeGs&#10;gaPaQvT6N5VTaRevNteoQGV6k3I2siRsjyAjpKFe9UZMTfY1OW1CFcs0/RrHB0HXxX2tdagC3X53&#10;px07ijC88Qs8KMIrmHXoNwKrHhddA0ybQademiDSDooTCd6SxjnHvwfhFGf6h6GRCs9jNNxo7EbD&#10;eX0H8RHFBlHObfdbOMtC+px7UvYJxoEV2ShaoH7GhpsGvh88lHVQNM5QX9GwoSmPBIcXGZ7R9T6i&#10;Lv+N9T8AAAD//wMAUEsDBBQABgAIAAAAIQDO2Mto3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BbsIwEETvlfgHayv1UhU7KUI0jYOgKgeQegit1KuJlySqvY5iA+HvcU70ODurmTf5crCGnbH3&#10;rSMJyVQAQ6qcbqmW8PO9eVkA80GRVsYRSriih2UxechVpt2FSjzvQ81iCPlMSWhC6DLOfdWgVX7q&#10;OqToHV1vVYiyr7nu1SWGW8NTIebcqpZiQ6M6/Giw+tufrITP7a40IvW7Z745fv06XK8SXkr59Dis&#10;3oEFHML9GUb8iA5FZDq4E2nPjIS3eZwSJKSzFNjoi0XyCuwwXmbAi5z/X1DcAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAH/QZR8mAgAAfwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM7Yy2jfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m,l6256081,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
+    </w:p>
+    <w:p w14:paraId="25380026" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706A8400" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6189"/>
+          <w:tab w:val="left" w:pos="10020"/>
+        </w:tabs>
+        <w:ind w:left="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Limited Companies: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Others: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4156D7CE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="38"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA1D194" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9979"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>up Capital in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aggregate: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1E924" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1360" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6089E3C4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8156"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Partner: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F3C04E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36252B9B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8145"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B06A6C9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5364"/>
+        </w:tabs>
+        <w:spacing w:before="257" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1305" w:right="4268" w:hanging="1196"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On behalf of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59393FD0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6106"/>
+        </w:tabs>
+        <w:spacing w:before="236"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045203C1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5966B9E2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5595"/>
+          <w:tab w:val="left" w:pos="5946"/>
+          <w:tab w:val="left" w:pos="10032"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Office Seal: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F60AD6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0A979E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="32"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77678D78" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486977024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="139A9A97" wp14:editId="2D294A01">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>56926</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Image 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="10" name="Image 10"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>annexures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAB2536" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1520" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BF62C1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="283"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333C73A9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5DF79E4E" wp14:editId="7F8103F4">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2408D637" wp14:editId="020ECB42">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>617855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>224945</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6335395" cy="0"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="386" name="Line 20"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="11" name="Textbox 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...492 lines deleted...]
-                        <a:spLocks noChangeArrowheads="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
-[...23681 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="808080"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="406A3045" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="45"/>
+                              <w:ind w:left="6" w:right="15"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAILS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>MANAGEMENT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>PERSONNEL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="19CF875E" id="Rectangle 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:.45pt;margin-top:17.15pt;width:498.4pt;height:21.8pt;z-index:-251595776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTNebkgAIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0rSJmk5bRxHS&#10;gInBD3Btp7FwbGO7TQfiv3N22tEBHxAilVzbdz4/d89zXlwdeon23DqhVYOzixQjrqhmQm0b/Onj&#10;ejLHyHmiGJFa8QY/coevli9fLAZT81x3WjJuEQRRrh5MgzvvTZ0kjna8J+5CG67A2GrbEw9Lu02Y&#10;JQNE72WSp2mZDNoyYzXlzsHu7WjEyxi/bTn179vWcY9kgwGbj6ON4yaMyXJB6q0lphP0CIP8A4qe&#10;CAWXPoW6JZ6gnRW/heoFtdrp1l9Q3Se6bQXlMQfIJkt/yeahI4bHXKA4zjyVyf2/sPTd/t4iwYC7&#10;9BIjRXog6QOUjait5Gg2CxUajKvB8cHc25CjM3eafnZI6VUHbvzaWj10nDDAlQX/5NmBsHBwFG2G&#10;t5pBeLLzOhbr0No+BIQyoEPk5PGJE37wiMJmeZlX5Ryoo2DLZ+W8jKQlpD6dNtb511z3KEwabAF8&#10;jE72d84HNKQ+uUT0Wgq2FlLGhd1uVtKiPQF9zNPwiwlAkuduUgVnpcOxMeK4AyDhjmALcCPf36os&#10;L9KbvJqsy/lsUqyL6aSapfNJmlU3VZkWVXG7/h4AZkXdCca4uhOKn7SXFX/H7bELRtVE9aGhwdU0&#10;n8bcn6F350mm8ftTkr3w0IpS9KES4QtOpA7EvlIszj0Rcpwnz+HHKkMNTv+xKlEGgflRQRvNHkEF&#10;VgNJwCc8GjDptP2K0QAN2GD3ZUcsx0i+UaCkKiuK0LFxUUxnOSzsuWVzbiGKQqgGe4zG6cqPXb4z&#10;Vmw7uCmLhVH6GtTXiiiMoMwR1VGz0GQxg+ODELr4fB29fj5byx8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBgjTA3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5Nb8IwEETvlfgP1iL1Vhw+1JA0G4RQ&#10;i3rpAah6NvE2iYjXkW0g5dfXPZXjaEZvXrEaTCcu5HxrGWE6SUAQV1a3XCN8Ht6eliB8UKxVZ5kQ&#10;fsjDqhw9FCrX9so7uuxDLSKEfa4QmhD6XEpfNWSUn9ieOHbf1hkVYnS11E5dI9x0cpYkz9KoluND&#10;o3raNFSd9meDkOipe//YLOStWm+XX6fXmb3ZLeLjeFi/gAg0hP8x/OlHdSij09GeWXvRIWRxhzBf&#10;zEHENsvSFMQRIU0zkGUh7/XLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTNebkgAIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBgjTA&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="2408D637" id="Textbox 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:48.65pt;margin-top:17.7pt;width:498.4pt;height:21.8pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABX4JL5wEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06StCN2o6QpaFiGt&#10;AGmXD3Acp7FwPMbjNunfM3ba7nJ7QfTBHdvHZ+acmaxvx96wo/KowVZ8Pss5U1ZCo+2+4l8f716t&#10;OMMgbCMMWFXxk0J+u3n5Yj24Ui2gA9Moz4jEYjm4inchuDLLUHaqFzgDpyxdtuB7EWjr91njxUDs&#10;vckWeV5kA/jGeZAKkU530yXfJP62VTJ8bltUgZmKU20hrT6tdVyzzVqUey9cp+W5DPEPVfRCW0p6&#10;pdqJINjB69+oei09ILRhJqHPoG21VEkDqZnnv6h56IRTSQuZg+5qE/4/Wvnp+MUz3VDv5pxZ0VOP&#10;HtUYahgZnZA9g8OSUA+OcGF8ByNBk1R09yC/IUGyZ5jpARI62jG2vo//JJTRQ+rA6eo6ZWGSDovl&#10;4qZY0ZWku8WbYlWktmRPr53H8EFBz2JQcU9dTRWI4z2GmF+UF0hMhmB0c6eNSRu/r7fGs6OgCXi/&#10;LLb5TVRFT36CGcuGWMrrfNL2V4o8/f5EEUvYCeymVIn9DDP27NFkS3QrjPWYbF9ePK6hOZHFA81i&#10;xfH7QXjFmfloqdlxcC+BvwT1JfDBbCGNd9Rr4e0hQKuTLzHTxHsugKYoaT9PfBzT5/uEevouNz8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEoiMK3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqB0aCAnZVIDUAxekFipxdOMliYjXVuy24e9xT3AczWjmTb2a7SiONIXBMUK2UCCI&#10;W2cG7hA+3tc3DyBC1Gz06JgQfijAqrm8qHVl3Ik3dNzGTqQSDpVG6GP0lZSh7cnqsHCeOHlfbrI6&#10;Jjl10kz6lMrtKG+VupdWD5wWeu3ppaf2e3uwCKZQb4XaPQfvXzefuTJZux52iNdX89MjiEhz/AvD&#10;GT+hQ5OY9u7AJogRoSyWKYmwvMtBnH1V5hmIPUJRKpBNLf8/aH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAAV+CS+cBAADfAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEABKIjCt4AAAAJAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="406A3045" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="45"/>
+                        <w:ind w:left="6" w:right="15"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAILS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>MANAGEMENT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>PERSONNEL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
+    </w:p>
+    <w:p w14:paraId="312DE373" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="181" w:after="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Proprietor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="3106"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="05499C21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="487B9070" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="4760F479" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8FB35A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="4" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Partner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE06507" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07909596" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="199"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50C75F60" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="192" w:lineRule="auto"/>
+              <w:ind w:left="127" w:right="126"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Member-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ship </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA2D572" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="42"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Qualification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E33BA7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="79"/>
+              <w:ind w:left="1" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="287422DA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A69CCFB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E9789D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="121"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C4DC70" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Individual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="295C727E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1045"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F75B5A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="737882D4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="713FF806" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>(ACA/FCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1AE582" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E37249" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A42DFE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="201"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D852A17" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AC6C67" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C7802A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="350" w:lineRule="atLeast"/>
+              <w:ind w:left="257" w:right="253" w:firstLine="76"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In other </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="158C8F72" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75" w:line="295" w:lineRule="auto"/>
+              <w:ind w:left="286" w:right="66" w:hanging="222"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Training </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C67C721" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="2" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>student’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444F181A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="63"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>entitlements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="2DFEEE46" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA10578" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5BA12F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C438B0C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563A38AE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129D4594" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3682F47D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EA4250" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="431DEE73" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2807CCE5" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4C4262" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9B9798" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121394F0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14457230" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473A5B5A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CF6337" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="4117C0BE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5197D4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3A88FD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA63E2F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47AC569C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398367BA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012F283C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09273B39" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="1B2D075C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4749FF7E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDB6B6C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B50899" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24177A86" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C42F36" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0853FDDE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193ED98F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="56259549" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2980280B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348CFCBF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC9018E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4D7A13" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205134C6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66624BCC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6402AFF7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="6D89DC29" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADCE357" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070A67EF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354201E2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="404F0E92" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EEDE37" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCFC263" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56614B12" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CCFFCF1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="200" w:line="247" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486978048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C985D33" wp14:editId="4C3C262D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-1163689</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="12" name="Image 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="Image 12"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Please give following information if any of the partner(s) of the Training Organization is also a partner/sole practitioner in any other Training Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322780B2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="3140"/>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="1520"/>
+        <w:gridCol w:w="1441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="2C747598" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="872"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3080E9A8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C90A653" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3449A541" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="167"/>
+              <w:ind w:left="1031" w:right="799" w:hanging="231"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Partner (ACA / FCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="0855860F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54049FF3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="678"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>CA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Firm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>TO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="50791773" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="167"/>
+              <w:ind w:left="64" w:right="66" w:firstLine="86"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partnership / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Proprietor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="50857F60" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="167"/>
+              <w:ind w:left="378" w:right="134" w:hanging="248"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Entitlements Availed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="02B33E39" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD01B65" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB796A1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A8D62" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47AEBBD9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1569461B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="53E0959B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3166BDF7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D927B7B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07980ADC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE53FFC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD48AE0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69D83A3E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="199" w:after="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>MRSs</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="118" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="404"/>
+        <w:gridCol w:w="2658"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="1205"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="1AA7C43B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="273F3BAF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FE17646" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47834321" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="247"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B331D1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="228AD6D3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43602376" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="246"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A3D324B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="800" w:right="752" w:hanging="159"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>(ACA/FCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BF4B92" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DC3288F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22F7CDFE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="93"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Member-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ship </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A64D29" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61EAE719" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BB095AF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="175"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106B07C2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="161" w:right="43" w:hanging="20"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Member-ship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="75156541" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50DA6F44" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="103" w:right="15" w:firstLine="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Years of Post </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Qualification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">experience </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>as Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EB58E5" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DBE372F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3557F8CA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="47"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF03AD2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="166" w:right="111" w:firstLine="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Training Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0D512C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EFD861" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="064CE173" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E71B4F2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="265" w:lineRule="exact"/>
+              <w:ind w:left="4" w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>CPD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B377C48" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>compliance Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="02E23A5A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1116"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="311FB877" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F48D71" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E2E438" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A0CB7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A6902F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="166"/>
+              <w:ind w:left="192"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F654C2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="166"/>
+              <w:ind w:left="189" w:right="187" w:hanging="11"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Outside Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="451E6FB7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB0A622" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="4606BADE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE53390" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F7DCE0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E16BBE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EF4738" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718BF819" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B9BF3C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA26DA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE17307" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="5B94F31A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3BC300" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB47D24" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D319303" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E1B820" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B617BE4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DAB29F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52033A9A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EC12AA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="53604B90" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3F0322" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186835A0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DE01C8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF73A83" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8C79F3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2F2843" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2842AC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09927A08" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="6252AD29" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303FB82B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17890FD5" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0031196D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A9232A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B707C8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B25FBD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570FDEED" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E82150" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18C9F974" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17739EC6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="29" w:after="11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486978560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A91631B" wp14:editId="7693DA66">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>3197490</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="13" name="Image 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="13" name="Image 13"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Qualified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Employee(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="442"/>
+        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="1501"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="3D0F3EB7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1202"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="499EDE48" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EC24D84" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F24A73B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C305A07" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FA7EFB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126" w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="294" w:hanging="204"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Membership </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E6451E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DF652E2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="460" w:hanging="370"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Membership Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD690C7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B7CF2B1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="auto"/>
+              <w:ind w:left="460" w:right="458" w:firstLine="14"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Post Qualification experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="13774652" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="61"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D17F58" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="83" w:right="80" w:firstLine="158"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="2D252C02" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE5D3F7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68016A44" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1956B41B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E483DE3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247AEB48" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA0FD61" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="3E8AE5D9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0616244B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7B0360" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D4134" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FB6518" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6237A3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FD53F7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="38D35410" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A09BBB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39835656" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E93EF64" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C53BA7B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0325AA93" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570D6B1E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="026FD3B3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4CC574" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="023FAC3D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBF635F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C540ABB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C82E5" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A678A9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="4EB24382" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17192783" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0D89E2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="116F83E9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E244F31" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FF0AED" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40531751" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27D4BE33" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27917A8D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="261"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13174CC4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE8B100" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:ind w:right="414"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DETAIL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AUDITS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDB36E0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="129" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="581"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="2337"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1568"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="779EA87F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D4FC2E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="179"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DB2B28" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="64136B15" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="74"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57FFDE64" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="679" w:right="189" w:hanging="478"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486979584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="212E61DC" wp14:editId="0B6CF07E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>821538</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>1627583</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4065270" cy="4389120"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="14" name="Group 14"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4065270" cy="4389120"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4065270" cy="4389120"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="15" name="Image 15"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId6" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4064935" cy="4388588"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="508233EF" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.7pt;margin-top:128.15pt;width:320.1pt;height:345.6pt;z-index:-16336896;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="40652,43891" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAglJDk1AgAADwUAAA4AAABkcnMvZTJvRG9jLnhtbJxU227iMBB9X6n/&#10;YPm9BCh0qQX0hS2qVO2i3e0HGMdJrMYXjQ2Bv9+xE0IFK7XqQyzbY4/PnHMm88eDrsleglfWLOho&#10;MKREGmFzZcoFff37dDujxAducl5bIxf0KD19XN58mzeOybGtbJ1LIJjEeNa4Ba1CcCzLvKik5n5g&#10;nTQYLCxoHnAJZZYDbzC7rrPxcHifNRZyB1ZI73F31QbpMuUvCinCr6LwMpB6QRFbSCOkcRvHbDnn&#10;rATuKiU6GPwLKDRXBh/tU6144GQH6iqVVgKst0UYCKszWxRKyFQDVjMaXlSzBrtzqZaSNaXraUJq&#10;L3j6clrxc78BonLUbkKJ4Ro1Ss8SXCM5jSsZnlmD++M20FaI0xcr3jyGs8t4XJfnw4cCdLyEhZJD&#10;Yv3Ysy4PgQjcnAzvp+PvKI7A2ORu9jAad7qICsW7uieqHx/czDhrH07wejhOCYZfRyPOrmj82G54&#10;K+xA0i6J/lQOzeFt525RcceD2qpahWNyL2obQZn9RonIbly8U2R6UuRZ81KS0TQqcjoTb0QFrhJs&#10;a+WeVF1H3uO8g4qmvzDNf6ptDbmyYqelCW2HgawRtTW+Us5TAkzqrUTDwHM+QtGwuwOaxoEyoW0n&#10;H0AGUcX3C8TxG5swAuWsDyTQZ5yxBN/Z65OOmTzcITudY2bT2Sw+3evOmQMf1tJqEieIFTEg2Zzx&#10;/Yvv0JyOdBy2ABIyxIOb0crYdSlt94eIbf1+nU6d/2PLfwAAAP//AwBQSwMECgAAAAAAAAAhAFvc&#10;AAPzKQAA8ykAABUAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQBPAE8AAP/b&#10;AEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUM&#10;DxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIATgBIQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAA&#10;AAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEU&#10;MoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2Rl&#10;ZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK&#10;0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUG&#10;BwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS&#10;8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4&#10;eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri&#10;4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP1TooooAKKKKACiiigAooooAKKKKACiiigA&#10;opKMhR1oAWio1mVx8jK3/AqSadbeB5X4VV3NQBS1TWIdKT5vnlb7sS96o2P9oaz++mme0tf4Ei+V&#10;2rDtkbWtYTzh/rG3sP8AYrulUKuB2qiBkEIhTapY/wC826pailmjgXdI6on95mxXK2niJrKW6Xb9&#10;ogaV3iO7b/FUlnX0VnaRLc3Vv51ztTzOUiUfdWrruqLuZtlAElFRJNG4+WRW/wCBVJmgBaKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBvQUdqZJIsa5J2j3psNys0W9e&#10;VoM+aN+UJ50hTcxwKqxah9olVEX5f7xqhNK128kjNtVVq1pMOA0jHr8q1z80pSOL20qlTlj8JLe3&#10;whXanLn9Ky5Wd9pduv8AeqeQbZmLfvZWb5VX+Gp4NOaRt8x/4DUy5pHPUVSvKyE0y1+cTNz/AHaf&#10;4j/5BFx/wH/0IVpKAOMVHeWwu7WWFujrtreMeU9OnT9lDlOP8NMqaxFu6srLXb15v+9s7j+5LE3/&#10;AHw1dzpWqx6pDuX5ZF+8npW0i4iXmj2l+2+aIO397NctFosl3qN3bQNsSJvvvXc1FFAsJbYMF23N&#10;Ucwcpm6NFeWiG3uVV0Ufu5Vb/wAdrQuIlmhZG5BHNTDBoOAKA5fd5Tm3h2SeW/y1Zgu5bRsP80fr&#10;Whd2i3MfI2t61nGJ7c7JRuiPeuXl5TyZUZUJe6aUt0FtzKo3Go7e/SY7T8pP8LUW9uj2xVX3I33a&#10;zDAwlaNvvKvy/wC1WrlLodFSpUhyyOhBGKBVDT7rz0w33l61OLyN5GjDDevVavmOuNSM48xZopMi&#10;lqjYKKKKACiiigAooooAKKKKACiiigAooooAKKKQ9KAGjpxTJpFhjLN90Cq1xeiGVI1+Y55pmrv/&#10;AKOg/vGolI5p1oxjJx+yZ9zdSXMmW+7/AA1et4WOnsP4mVqppbM7Rxg/w5ZqvT3nl/uoRuYdcfw1&#10;hH+aR59L4pVKhB9mjt4B5x5Y7mVakZZrhenkxfrUZRLZg0zB5fWrEeqQsNrbl/3lq/dNo8nwy90r&#10;Ldx2wCxR59xTk1aQNhkAqUabBMN0bnb/ALDUq6TCvVmY/Wly1BezxH2Szb3S3K5U4I+8KsAcVFHE&#10;sK4A2gVKDxXQehHm5feMbWtBXUP30XyTjv8A3q5Z4bnTp9zLJbyr91q9DoquYfKcdbeLLlDtlWOb&#10;/wAcatq01C+vz8tkbZP+esrf+y1poioPlVVqSpGFIaWkoKMq41U7tsS7v9o9KjTVXB/eKrLV2XT4&#10;5O2D7VD/AGOv981zyjUPLnHEc3ukSxpK2+1by3x0oE48xVul2SD7rUvm21kcIC7d2NPS/gnXbKpA&#10;9CKroHu/ze9/5KFrbNFeM4/1bLVO9VluXz/e3LVtRJb8xHzIv7lNuEW7j82Lll/hpSj7pNSPNT5Y&#10;k2nXIuECMcSJV5l4NYYfyrqNl+6fm/8Aiq1Lm68hEJHDNtqoy906qNX3bS+yWh0pajjdXQMvKtUl&#10;anYFFFFABRRRQAUUUUAFFFFABSGlooAb2NV7y5+zQO38XarHYVkatL+9RfbdUSfLE569T2dPmKkJ&#10;3zr/ALTVr3kAmRN33VPIqlbQ4u/9lFqW4uGvJPJj/wBUv3mrKPwnDQjy05cwkkzXbNFB8g/ikpjX&#10;KWQKJhn7mrkluY4NkbbD/eqmmlM4+ZwacuYupGpb3PiKTu0jbmqzbadJL8zfu1rQgsI7f5j8zf3j&#10;VvjHtSjT/mJp4P7VUitrdbZAq8CpcigjvWTL4gt45GVlkG1tv3a6owlP4TvlKNKOpr/hR+FZP/CS&#10;Qf8APKb/AL5o/wCEkg/55Tf981fsan8pH1il/Ma34UfhWT/wkkH/ADym/wC+aP8AhJIP+eU3/fNH&#10;san8ofWKX8xrZPpRk+lZP/CSQf8APOX/AL5o/wCEkg/55y/980exqfyh9YpfzGt+FH4Vk/8ACSQf&#10;885f++aP+Ekg/wCeUv8A3zR7Gp/KH1il/Maw6011DoVbvWV/wkcP/POb/vitKCZZolkX7rDdUOnK&#10;PxFxqRn8Jm3Gkv8Aeib/AIC3Sq7RzpwVY/8AAa3wMVG8QdcfyrnlTic8sLH7JhwSyQHIUn/Yq4Yx&#10;KPOgwsh+8p71FLpsyNlW3fjT7e3uA+c4HoxrOPN8Jy04zh7sojii35X+F42+Zadqo2xR/wC9S3UD&#10;RuJYeJB1/wBqm3DrqFnuj5YfNtrRm84+5KP2iHTLjZL5bfdb7tbI65rn2O2SGRfRWreQ5WnAvCy9&#10;3lY+iiitTuCiiigAooooAKKKKAE6DmkJCr9KD0FVdRfbbMP7w20nsZylyx5ihHdF75X7N8tS6lDm&#10;7gJ/i+WqMasrK3+1WzeSpFD5jdR0rCPvR9482i/a05c5TuFCMYYeJJDuZvSk837Kvlwr5sncmpLe&#10;1k8pnP8ArnXmojY3LDDFcf3d1P3i5c3xRiV5Lmct8z/98mrenGWV9zOfLHT/AGqWLSf+ejf8BWtB&#10;EWMYFKMZfaKo0anNzzJMUtFFdB6Iw/drjLz/AI+5f+ur12Z+7XGXP/H1L/vPXbhPikeVjfhiRUVc&#10;0na13tZlVmX90zf3q1JLCGKRrm8eMf7I+7XXKsoS5bHHToSnHmMa30+4nUNHGWU/xVK+jXSrloRn&#10;0R6u3fiBh8tvHtX++9NtvEEiPtnVXX/Y+9WfPW+LlNOSh8PMVpdFuI5mWNWlUfxZ201tJuol3NCc&#10;+ifPWlqmtm2mMMS/MoyztVS21+ZT86rKvr92lGVaUeYuUaEJcpmYordeC11geZE4WcdDUGtJsij8&#10;wqJ93ylP4Vq41+aXLYxlQ5I8xkmuv03/AI8YP+ua/wAq5A112m/8eMH/AFzX+VZYv4YnRgviLg6U&#10;tIOlLXnHsFeR2VW2j5u2aypL+4DYLbf+A1t4z1qtcWEc4P8AC3ZhWUoy+yclanUmvckUY9RmQ5kU&#10;PH/eWnSnypBcxfNG338VEbCaNvkP5GrlnbSCNhNt2t/DUR5jnp+0l7sitdwCSWEr0Py1d1CURWx/&#10;2vlqtaZhnaBun3ko1iQBo0/4FTfw8xfNyU5SJ9On82La33l+U1bArH0xil2y9sYrZHWtIS5om+Hl&#10;z0x1FFFWdIUUUUAFFFIelAEc0yxLub7tU9Tx9m49aZqz4iRfU0lowurVom6r8prKUve5ThqVOeUq&#10;JVhTzFiPpLVmTFxc7T9yL71JArWsEhkHKn5aQqkVmPMLZcbmx95qmJhGPJEdLqTyfLCo+tVfts8n&#10;G9s/7IpNzzYSNNsfotXrHTgh82Tk/wAK/wB2o96RnH2teXuyL0CssShm3N3NPPWlHApD1rqPYWwo&#10;6UtIOlLQMbXFXX/H1L/vtXa1xdx/x8S/7zV3YT4pHmY34Yjrb5N83/PL7v8AvVNqR853k/jiba3/&#10;ALLUNx8irD/d+Zv96nu6rfSq33Wba1dX2uY4r+7ylWnp/rU/3qHRkZ1b76062+e5iX/aWtm/dOVf&#10;GW9d/wCQk3+6tZ3atTXf+P7/AIDWX2rOj/Dia1v4kizZ/eaRvuxfP/8AEVPfv9oVm/5axbd3+7UE&#10;37mBY/8AgTU5pfJvNzfcZVVv93bUte9zFfZ5SrXX6d/yD4P9xa5OZGhldW/hrrNL/wCPC3/3awxX&#10;wxOvA/FIuUUUV5x7AUhpaKAMi+ee1l3K48s9ttNj1KbYHKqyj7wFaU0KzIVboayJ7WSzkyoJX1Ws&#10;Jc0Ty6yqUpc8fhLE8q3cYmj++lNuV+1eRKvrg0yymj8zlfLZvlGPutVmz/dXEkB+795aPiHH94r/&#10;AMxUtBm+JH95jWxuG8jPJqnZ232aKR5PvGqcVyTfhzxk7aIy5YlU5ewXv/aN2ikHQUtbnohRRRQA&#10;UUUmaAMbVm/fqv8As1DZs0d1GP71W9WTBjk/4DVSBAZbbH+7/wB81yy+M8apH9/cu348y4hQc87j&#10;U108Kovm7ST93cKrRt5lzPKfuou3+tVC28+ZN1b7q+tXzG0qnJzS/mLb6rj5Uj/76q/EWaNd2N2O&#10;ayLG28+bdj92tbagKAKdNykveNcPKpL3pD6KKK2O4KKKKAI3+7XK21t9o1GXbt+Rmb566pvumuNe&#10;Rob12VtjKzV0YbmlzcpwYqUY8vOXRot27bmaP/vqnTaLctO7rt+Zv71NTX5D95Vp769IPuxUc2M5&#10;vhMeXCcvxFfUrOS3SJ5Nu9/laoLL/j9g/wCui0lzcy3cu6Rqdp3/AB/W/wDvV3NuFH3zhXLKr7ha&#10;8Qc3af8AXOq1hbfablE/4FVrX/8Aj5i/3az0kZG3K2x0qKDcsPHlNqy5a3vGg2iXbs7N5e5v9qnz&#10;aLcvLuXy/wDvqkTxBMfvIjU9/ELj7kVcnPjOb4To/wBk5fiK9/YyW0ETSbd/3a39NH+gW/8AuLXM&#10;3N5Ldvulb/drptMP+gw/7tXW5o048xeGlH2kuQu0UUVyHpBRRRQAmOKzbq9e3m2lVZD92tLORWfq&#10;VqZYyy/eXkVEubl9056/Ny+6LBfQytyNrf7QpuoHY0cvQKeazUCSL5eVWQfdY96vQ7prWSJ+ZErK&#10;MuaJyQqSqR5ZE2pybbTH95hWWF8udR3ytWzmazgU8/MoaooFE97kdA26pl7xlWXtZRkbo6ClpB0p&#10;a6j2AooooAb/AIVU1L/j1b6Vb/wqlqn/AB6NUS+Exrfw5EVvN9tgaJ+vrTbJPsxkWRf9XzVCFmgl&#10;Vl7Vs3Um60Lr3Wso++edRlzx5pfFEqW7mCyaTbvZjUUVrJcSb3BQ+pq9aFYrNGPyrtzWbc3jTNj7&#10;sfpTly8vvDq8sIx5zWtDEq7Iyvy9lqwKzNIUEyN/wGtIVpH4T0KMueCkPoooqzYKKKKAI2Hy1wtz&#10;c/6RL8n8TfxV3bn5a88vE2XUqt/z1erpylCXumNWnGcfeH/bP9j/AMeo+2f7H/j1V6v6Lbx3moRR&#10;ycr9+un29Q5/YUv5TTCXemt5Saf53/TVP4qWbWLy2/1tmqf8CrpH4WsW+rzqjjOXvnV8EeWJnp4h&#10;nm+7aK//AAKpXv7ub92+lM//AAGnwosLosS7E3V0Ea8daiCjCXuxC7nucJNM0MrxtFsdfvJupv2z&#10;/Y/8erU8V2ccFxDMv35NwasOvRjXqSicksNS/lLH2z/Y/wDHq7TR336fA3qlcHXfaWmyxt19I1/l&#10;WNapKXLzG9KlGHwl2iiioOgKKKKAGjrTZGWKMs3CrTh1pki74mX+8tBMtjOuLGK4TfCy/h92lsVm&#10;hcpJGcY4aqAkkgY4ba1a1lfC4Xa3Dr1rnjyykeVRlTnU5vhkVrTCQXCL/wAs91S2MP2WNnk+U4z/&#10;ALtFv+7vrhf72GqHVbkl/KTpj5qfwx5jd8tOPN/KT2d408z/ANzHyrWgOKxdJGZm/wB2tkniqpyv&#10;E1w05Tp80h1FJn2NFanVcCeKq3kfn28gXrirRHFQyzrCQpIBbgZpMiXLy+8YUTb8p/F94VYV92mv&#10;/sk0t9ZmCTzE5XduP+zTVO63nZV27iP6VzfAeRCMoylGRJdMxt4I17r/AEqo4JKxoN3r/tNVyR9t&#10;pFtX9467VFS2tosCmWU8+/8ADRy80jWVOVSRZtbfyIlHtzVgcmqtpeC5dwB8q8Zq10NdET0qfLy+&#10;6OoooqjQKKKKAGY+WuK8Q23k6k7fwS/PXbg5rH8QaaL233J/rU+Zazfuy5g+I42tXw3/AMhX/gLV&#10;lVpeHv8Aj/8A+2T1pU+GRjH4jtn+5WPf/frYf7lYl+6+b81c0viLkNj/ANalbcf3awd6+ei/x/7m&#10;+t6P7opkwOb8X/8ALr/wKudrf8Wfetv95qwK6KHwjqfES20LXM8US/xtsr0KFdiYrl/DOnM0hunX&#10;gfKtdT0rN+9IuPwj6KKK0GFFFFABSGlqOV/Ljdv7q0AZF7E1vc715Dc1HEds8bIP3bNz/s1cLrqM&#10;ePut6elVoEa2n8uRRtY8H/arl5fePHlD3+aPwlpeNTk/651RVwFmnb77fKtXl+bU5P8ArnVJIWuH&#10;IQbYl43Vciqik/h/vFrSUyHf/gNaY61XjaO38uPIBI+UVZPHNaR92J30Y8kOUWiiiqubiHvWfqy5&#10;gVv7pq/6VBdRCWBl9amXwmNaPPTlEyrS/MJw3zR+v92r8qxvaSeWq7WXd8veshAFbD/KW7/3av6f&#10;IQzQvzxkVhTl9k8zD1JfDIs6dIHtI6oXd008p2f6sVNZn/Rpk/iUsKpAYt2Y9ZG2/wDAauUvdKqy&#10;lKnGJe0gf6z/AIDWoe9UdLTbblv7x3VePStKfwndh48tOKFHSlpKWrOkKKKKACk+8tLRQBz2r6AL&#10;hvNhO2X/ANCrn4ZbnSLrdt2S/wC2td+Bmqtzp8Vwm10WsfeiHxHMN4pvh/zzT/gNRPr1zMjrKsT/&#10;APAatX3hll+e3P8AwFqxZoWhfbKrI9XH2ciJc0TSTxHPFFtiiiR2+89H/CTXx/jj/wC+ayq0rHQp&#10;7v7/AMif+P1cvZx+II832SreX89+yeb/AAfd2LWhpWhS3Db512J/c/vVuWGh29oOFy/9/wDirTVF&#10;UfLWPvfDD3SuX+YbDCsK7VqUigGlrSMeUYUUUVQBRRRQA0daZc/6iT/dp460NypoJlsc0jMrKy/K&#10;y1u2dwJ4Qe/escR+VNsP3RxVzS8RiYMfu9a5KfxHkYWUoS5SS05urhv+A027vVhHlxKu5R0/u1DH&#10;M0NpJJ/E5ytQNH5SgNxI38P92tHL3S51JRp+6Ost013Fu+b+Kt3jpWdpUGxfMb+LpWhVU4+6dWFi&#10;40/eHZFFGKK0sddxaSlpD0pjMrUbJpG3xj/eX1qtYyoksav94fdb/wBlqY3kttM8bfvFHdutTwtb&#10;3b8hS/v1rn93m908nljKrzR+Ib/qr1lHR13VT8sySrD2U4q/qUe1Y5V6xmprZIwPMUZ385oa5pcp&#10;tKjzy5QuZltYR/3yq0Wdx9ohDfxd6oatLmdV/urmnaRJ88i/8Cq+b3uQXt/33IbFFFFanohRRRQA&#10;UUVleddf2p9m8yHy/L83PlNv27vu/eoA1aKyrHWUmt90/wAjLF5rfL8u2rdtdrc7wqsjI3zKy80A&#10;WAKoX+lRXcW0rTV1JYotzq7u0kqKsa5Pys3+FOGqws0SosjiRFbci/dVvu1EocwuYo6ZoCW7b3/e&#10;P/eattI1RdqrVC01A3JUsvknz3i24+9t3f4U231gPZpNMjIzLI+z/dojT5R8xqYpazW1ZFnuFdG8&#10;qKNH37fvbqtW10twrFVZSrbWVv4asCxRWU+tR/Z52iRtyxNKu5fvVftnaSCNnHzMvNAE1FFFABRR&#10;RQA08E1St70SXEkfp0qxM/lQO390Vz6yMj7l+8tZVJ8pw4it7KUS/qtt8/mqOv3qWYiO1Mg+/Ltz&#10;Wiu2aIN/CwqjOnm3ccS/dT5mocSJ0+XmlD7RHcMtvbIgG91GVFRWdm103mOPl/vf3q0LqOFQHk2/&#10;L/eqm+quo/dp/wB9VMuXm94ipGEZfvDYH1oqrZSNLbq0g+ZhVntXQejGXNHmHUUUUirhRRRQMytX&#10;iyqyf8Bas+NGDcferoJER12tyGrFuLV7Vsfwj7rVz1I/aPIxVH3vaFm0uBcxNbyfe281Lp74DRMf&#10;mjqhHKGdSW2yL91/X/eq5efu3juI/mXo23vTjL7RpTqXjzfylW8XdfEerf8AstSaWP8ASG/3aluY&#10;91zFIuCrD71Jo8Q2NJ/wGjl965Eaf765oLMjsyhvmXrUnSsEXDR3LOO7VtxsHj3DvWkZcx20ayqk&#10;tFZms4dLVG+49wisp/iFUmhjW5tY7SQLtnl52/6ttn3as6ToKpfZ2/tP7Tu+XyvK2/8AAqzJ9UmW&#10;1glWQ7vISVk8v+9/epdUe5lgv8SKkMbqqqi/N/DTAlXRX8ny3kXH2Z4P++qu6fbNbK26KGHc33Yl&#10;xVP7TdNqDon+rWVY2yV27duf++qiS/upLaFi3zTzvGvlJ8yqu7/4mmQW008pNA25cxSyyf8Afe7/&#10;ABqEabMrWO14z5CorOfvHb96q99cXM1g8crLD/ojyybfm3Ve1qcLp7J/z1ZYvu/3qAEh0+RJUZmU&#10;hLp5f+Asrf8AxVQSaRcG3iiWSPCrJG24fwtUVpPJ9kgt4JPK2zvFudf4V3N/8TVhL2eW7RPOiVFW&#10;Pd/dl3f3aAFuNLklWZNy7ZIFX/gS1csbZraJlZY03Nu2RLhVrNGpXAhaUt9+OdlXb93bT2v7hzcK&#10;rKm3yNp2/wB4/NQAkWkTLbvEzx/LA0Ef/Av71bKjaAKxEmmnvLNZJfuzSr93722mR6ncKt0wkEqL&#10;bebGzxbP8rQB0FFc/cNMzpFJNv8ALvI13Ku3+GrNjPLJeyxTSAfeZU2fw7vvK1SWax6UdqDWZqd5&#10;sUovU9aiUuUxqVI0o80h+pEG0+U7gzVnbFawZv4lkqa1/f2E0X8S/MtR28bTW8qL/Ey1zy948yo/&#10;az5v5omjaP5NipbstV7aTyUkuH6yHj+lLdEFktUPGPm+lF80MYjU4LD7qVqdEpcq/wAJTlaSf97I&#10;21P8/dplvCZpFC9KcElu36bvr91a17S0S3jwOW7ms4x5zkp0frEucsooRAq9qfRRXUe4FFFFABRR&#10;RQA08mqt1drAQrg4PerR4NQXEC3EZB5FRIzqc3L7pTxZSHqq/wDjtXI4YfJ2AL5fpWFKjxtgnkU+&#10;KNgN0bYbuq/ernjU/unlQxHvWcS5b/6PL9nk+7/yzb1q/FEIIFQdFWs8N9qTY/ySjkVatbvfmOT5&#10;ZV6itonZSlExFXILelbOlyb4CPQ4rPaHyLlomHyuuN1WNLOx5VrKn7sjgw8fZVS66QX0BVgssdJH&#10;YwIsYWJVEbblxWWtw1tPIU7tWvbXK3Ee4fiK3jU5j0KOIjV937RG2l2sm3dCnyLsX/dqaS0gmjlV&#10;o1ZZfv8A+1Uw5ozVnYVJre0hnW5l2o4/jZqgKWjy/YPLx5S+ZhW+7TNWQiWOTyWlURSJhF3fM23F&#10;P062eKfdMo3/AGaJWb/a+fd/SmBWufse7ypbVjHAywBifkXdt/2vpWjM9s5O9ld4P3m3d8y1VTT1&#10;nvLqSUybPNVlXd8rfItUzDO96H+zsoXz1+Vdi9fl/wB7dTILskdpdwKRHu81ll252sN3y7qJUsYm&#10;aYiPNsmdqN93b/s1QsLSeKz8uWJnkMsEm4/3fl/9BoNs5nvolt22SLKdzL91m/ut/tUAaEUVl95d&#10;qtcp91m+8rU+GzsoX8qPy9/y/Lu+b5azZYZm+zL9ndcLBwsf+1/F/u1NDaMl8shiGftcjbtv8O2g&#10;DSNlCSp8pflbzF/3qYul2kasqwph12N/u1czS1JZVazgkVg0a4Ztzf71ENjBbzvLHEFkf7zVZP6V&#10;lX+o4JSNvq1RKXKY1KkaUeaRoGVSG+bkdawsm4kd+xXcKsRSbLF/qarLhYG/6aHbWEpc55lep7Xl&#10;L+jgFZWPTNPm8vTzI6j5pDnFLb7bG0LSccbmqGMNcyfaJeAo+VfStV8PKdEfdpxj9onsbXYpeTHm&#10;Py1RvbWivuLKzf7TZqvP5svMjLHH2VmqsVRfund/wGolIynVjCPLymul/AvyqRx/Coq4ORWZp1pk&#10;+a68/wANaecCtVzHbRlKUeaQ6iiirOkKKKKACiiigAooooAqXNmlwvIGf71Z76ZMvK4b61s4yeKp&#10;30s0QBj27f4s1lKMTkrUac/ekV4VvlPRdv8AtGpprNpQrFwky/xCqDX1y3R6kSS8UZDMy/8AfVRG&#10;UTjjUpr3fekSl1uV8qf91Ov3alsrV43kaTkNUeBeIRMrRy9mxTkupLV9lz9w/dk9ao2io83NL+vU&#10;pX8ey6YD+L5qbBKbWYHv6f3lrSvIFuosxsN2PlYVnou79242SD7m7/0Gs5R945KlOUKnPA1Li8WC&#10;NXALKfSkTUIn9j71WtE+0WUkTfeHFZoR/NK/xVUqkkb1MRUhyyj9o6UEHvTs4rnYbqS3bjp/ErVt&#10;21ytxGGHNaRmpHVRxEapYoopMj1rQ6xaKTcPUUZoAOlJkmg8ms+81DyjtTlqiUuUzqVI0o80i68i&#10;oMscVUbVI922P943tWXJM853Ofl9Gqewh86Ut/CtZe0lL4Tz/rUqkuWBc1G5EcQRfvNWSFwF/wBq&#10;rE4EtzI7t+7Xin2ts11LvZdsY/Wpl78jnqc1eoS/Z2/swcfNjOKURrBHG8hHyjgH+9Vm4vVj+UDe&#10;/wDdXrVUQgnz7nGR91fStDslGKl7oQwS3p8yXiP+FTU9zHckYhdVFQG7unPyqVX3FQm/uUbaXz/w&#10;GlzRM3Vpwj9oP7OnZsFf+BM1WrfSwr5c7v8AZNNttQlkkVdqsK0+vNKMYl0aNGfvxFAxS0UV0Hoh&#10;RRRQAUUUUAFFFFABRRRQAUhGaWigDOn01ZTuHyt61TfTZl+7hv8AdbFbfHrRg1jKnGZxywtORkRW&#10;11uzuK/7zZq+FAi2SN5g77qoXd5OjFdvlp/eqoXaQ/vD/wACalzRgcrrRpe5E0DZNC261kGP7ppj&#10;TK523UW0+pFVlBj+ZJgv4tVlb5Sm2cpMf9kUuYIyi/7v/pJYsoVDs4l8xW7VHf6f5h8yP738S/3q&#10;cLCNgskZMf8AucUnk3UY4mWX/eWtPsnTy+7yyiZ5c/cmU/L91v4hUsIkgO9B5kfotWGuZQP3lvu/&#10;3aSC6tkfhDG30rHlOVQipfEXZLhI4RIem3NZ6pLfncx2xmn6t/yyT1ak1B2too44/lB71UjarLml&#10;Lm+GIp0tVGUlIai2uXjcwzDJPRqzY5WjfK/Ka0b7DQRS/ccc1MZfaic9OpFrmp+7yljUJmhhwgwz&#10;fKtZjRCMZk4H8KVqXkkSLGz7l/u7aqC4ty/ERZvcVUviNsRGM5e9IrxwvdEYHH/jorYhgSCMKozV&#10;Pz7if/VwiP8A36X7DNIMyzHH91acfdKpRUPhjzEOIYFPnP5n8WBUpknuPlQeQn97vUskUFlHuC7f&#10;9oDNUZJ/N/5eMf7qNR8IpfuvdNK2tI4BkfM395qjvbedzuikAH901lMxRuJmanreyx9ZGP8Av0va&#10;x+Ez+s0+Xl5SRrK6bg5b33VLFpchHzkD6Ves5nljBkj2H0qzzVqnE2jhac/eIYLZLddqLgVMetGT&#10;SVqd0YqOw4dKWiigoKKKKACiiigAooooAKKKKACiiigAooooAY8auuCKoyaXG/TKfSr+M0YqHGMt&#10;zOVOM/iRmf2MveTP/AaeYreyyx+Z/Xqxq/1qtLZRStuYDd/eqeX+Uw9jGH8OJQm1J5B8n7tfeogx&#10;+8bht3+x81Xv7Jj/ALzH8aUaTH3Z/wA6jlkcnsa8pXkV11Qqu0KW/wBpmqxbyNeD54Rt9amSwhX+&#10;AN9asEdgcCrjGX2jqp06i/iSKeo2/mw7l+8tVwFvYgu7aw/StXGR61Rm05WffGfKb1WiUR1Kfvc0&#10;Sqmk+Wx3yLt9FpZT9tnSKPmNfvVINNmbiS4Zlq5b26W0e1eKmMTGNK/u8vLEfIuU5QN/vVnvqEkZ&#10;2tEq/wCzWmPrTHiSQYZQ1aSUvsnVUhKXwyMmS6Ehz5ksX/oNRieSP5hOW+rVoNpcLDjK/Sojox/5&#10;65/4DWUoyOCVGuJDqKzrtlUf+y09tLjf5lJT6Glj0mNfvEmrqRrEoVV2r7VUYyl8R0U6cpR/flBd&#10;IQfekarENjDByq/N/eNW8e1J+NXyxN40acPhiKKWiirNwooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiisPVNZu9LZWa2jkib7rq1AG5SYrnLPxJc3s6wx2ke5v9ut+PfsXft3/AMW2gCWi&#10;isjUtfgsH8pV86X+4n8NAGvRWPDJq9wgci3tU/usrM9Mmu9RsF82eGG5iX7zRHay0AbdFY+l67/a&#10;l40cceyJY93z/erYoAKKKw/EGsSad5UcG3zW+Zt/92gDcorL0LVG1K1ZpNvmo21tlalACYpaKzdS&#10;u7uzjaSKCOaJF+b5vmoA0cCjFc1D4rmmlSJbVd7vtX5quXOo6laRNI1lG6r97ZLRyiubVJWDY+KY&#10;biTbPH9n3fx79y1v0DCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACsHxh/yDov&#10;+uv/ALI9b1YPjD/kHRf9df8A2R6IgZvhP/kIyf8AXP8A9mWuwrj/AAn/AMhGT/rn/wCzLXYVUtyI&#10;mR4g1L+zrP8Adn97J8qH+7WJ4Ys/tN88z/MsPzf8Dp/i52+3RKPuLHVvwf8A6m6/31o+yH2jpKKK&#10;KksxdPsFsdcn2KFjki3DH+9W1RRQAVyGoQtqiahfq/yxNtj/AN1fv1v6ze/YdOllU/P91P8Aeo0+&#10;xW10yK2YD7nz/wDs1AHN+Grv7PqCq33Z/lFdpXnNzDLYXjxbtjxN8j13tlcLeWsU6/xrVSIiWaqa&#10;j/yDrv8A65N/6DVuqmo/8g67/wCuTf8AoNSWcPpv/IRtf+uq/wDodeh15zYOsN5byN9xZVdq6258&#10;TWUMf7pvOk/hRFq5EROV1GFYb6eNeFWVttdjoUzTaTbs/wB/btrmLPSLvVLhpHVkV23tK612dvAt&#10;vbpFH91F2rRIIk1FFFQWFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVg+MP+QdF/wBd&#10;f/ZHrermvFd3G1vHbKyvL5gZl/u0RAqeE/8AkIyf9c//AGZa7CuI8NXcdpqP7xtitFt3PXb1UtyI&#10;nJ+LrZvPgn/gZdlJ4SuFS5ngP/LRd610OoWEeo2rQydG6Nj7tcbcW1zot0jt8jq3yv8AwNQH2jvq&#10;KwrPxTbSxAXP+jSd8r8tWJPEdkv3ZGlb+FUX71SWatFZ2n/aJm8+cmJWXatv/d/3v9qp7y8gsYPM&#10;ncIn/oVAGTqyNqupRWUUmzyl812xu/3atf2dqf8A0Fz/AOAqVR8M3qXNzeySMouJW37P9mukpkHF&#10;69p01pIk8032jzOGbbtq/wCEbwvFLbN/B8y/SrfiUwnS5VlZd/3o81zGl339nX0U38B+9/u0w+0e&#10;g1U1H/kHXf8A1yb/ANBqaCaO5iWSJldG/iWqOtXcVtp86yMqs8bqqH+KpLOP03/kI2v/AF1X/wBD&#10;r0OvObOZYby3lb7iSq7V6DDKk6B42V0b+JauRESWiiioLCiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACqn9nWn/PrD/wB+1oooAP7OtP8An1h/79rU0aLCm1FVVX+FaKKAJaikRZk2&#10;uqsrfwtRRQBSk0Gwc7jbID/sjbVi2sLa0/1EEcfui0UUAWqrzWcE7bpIY3b1ZaKKAGpY2yNuW3jV&#10;h38urVFFAFeSzt5n3yQxu395lpn9nWn/AD6w/wDftaKKAHw2sNsG8qOOIt97YvWiSzgmbdJDG7/3&#10;mWiigBn9nWn/AD6w/wDftalitorcERRrHu/urRRQBNRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAH//&#10;2VBLAwQUAAYACAAAACEAU+pV2uIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF7036&#10;HzbTpLe6gIJCWYwxbU/GpNqk8TayIxDZXcKugP++21N7fJkv732TryfVsoF62xgtIJwFwEiXRja6&#10;EvB1fH9ZAbMOtcTWaBJwJwvr4vEhx0yaUX/ScHAV8yXaZiigdq7LOLdlTQrtzHSk/e1ieoXOx77i&#10;ssfRl6uWR0GQcIWN9gs1drStqbwebkrAx4jjZh6+DbvrZXs/HeP99y4kIZ6fps0rMEeT+4PhV9+r&#10;Q+GdzuampWWtz1G68KiAKE7mwDyxTNIE2FlAuljGwIuc//+h+AEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/T&#10;uhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0&#10;CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHd&#10;F5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaSAPvWv71WfcCAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEACCUkOTUCAAAPBQAADgAAAAAAAAAAAAAAAAA8AgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAW9wAA/MpAADzKQAAFQAAAAAAAAAAAAAAAACdBAAA&#10;ZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgAAAAhAFPqVdriAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAwy4AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAA&#10;AAAAAAAAAAAAANIvAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfQEAAMMw&#10;AAAAAA==&#10;">
+                      <v:shape id="Image 15" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:40649;height:43885;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYojowwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rqqwi1ShF0N1ruz7A2IxNsZmUJrbVp98sLOxtPr7f2R1G24ieOl87VrCYJyCIS6dr&#10;rhRcvk/vGxA+IGtsHJOCJ3k47CdvO0y1GzinvgiViCHsU1RgQmhTKX1pyKKfu5Y4cjfXWQwRdpXU&#10;HQ4x3DZymSRrabHm2GCwpaOh8l48rILP7JFnH654GXu/5qv+uTkP61Kp2XTMtiACjeFf/Of+0nH+&#10;Cn5/iQfI/Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGKI6MMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                        <v:imagedata r:id="rId7" o:title=""/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Client</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>audited with address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E039366" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="74"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3A6734" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="331" w:right="268" w:hanging="51"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9603BD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="211" w:line="225" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="135" w:firstLine="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Public/Private</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Limited AOP/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Sole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Proprietor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1A5F4D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="213" w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="129" w:right="155"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Paid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>up Capital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C6C758" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:ind w:right="20"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(Rs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>million)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DA418D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="179"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D119C1C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="326"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Remarks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="37F7AE17" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB31789" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9A9EF0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD0318E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010A02A9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7814BA59" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E3DE7F0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="03FDBFB1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DE8245" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3869B4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613C1A05" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BF26EE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15454EA2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EE64BFC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="44D218FA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AFA52B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4560417B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BCE3E0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217EDA33" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A85977E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121182C2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="37E07EA1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B151A1E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0397CEF0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EA7F16" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A6E25" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0064B9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0324DA89" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="406966E2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A66BD8F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1282E3FB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4270BD2B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A16022B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395E2CE0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CEC4D96" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="64D21728" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269CBB74" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D01254" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5BFB67" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C884EC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A017CA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BD9A37" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="32B9DD51" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF37F0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA1ED4C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211940DF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DA70B1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="372233A8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36248973" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="08DA2F9A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6C2C6B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F0BCFF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158F37FD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3263A4FA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BCC9E9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9AC73C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="0A9D2D7A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3560E284" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DEA4F0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="586A73DC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EBB59D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA2F0B9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54F9B4E2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="20B7E3C4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="349"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE65FF6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FC3484" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20775EC2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7AF1CD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9B0E3A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707DAF38" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="13561C80" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A9A9BF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE1F289" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532225B2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600CF2C8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCAC9AE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA80F0C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="2CF8B435" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69900582" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5530301B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B25A85" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39476A92" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D03D1B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66C4F505" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="79F00BF6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C26249A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E570F7F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFA5607" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC30AAF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477DA1A2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39AE9753" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="22E065D1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0907E125" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E54F6D3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8DC0D6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="152BB6D3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4911717A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D3B3155" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="6D1B773C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AED7E6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9D4547" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F77B3DE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3C4E40" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A92B7CD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49A22969" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="6DF72C29" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BA2DAF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E777A33" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7897D861" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74550A21" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D728ECB" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EDCF6DC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="362F6934" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6623B8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F752960" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC1386A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9E341E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F42353F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A017D44" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="70CFBF4F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E3BF04" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6323CF19" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCCD955" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BA7742" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7DEFAD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76608B5F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="3D77331A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB2704" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1444C542" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5031BF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78912BC6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74493E64" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38EB7F16" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="35A8CA65" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F04A8F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6908D2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018434F6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F07E95" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70350354" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CCD93B8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="5D04C94C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27694249" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C20A9D6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C203CE0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCC37D0" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4486099E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="652BD12E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="2F11ED72" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAB3E8E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B8E2D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDA1DDA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B8154E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16161466" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68195655" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="4D405120" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCEFDD6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68ECE942" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BD861B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CEA0AF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F7427A" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DBE0130" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="558A9EA4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="349"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3775056D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5E0768" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754EEE54" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701A0CA4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3263E0CC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB3B745" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="62D2A040" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F4EBD8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C089761" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A4633E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8016DE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FA1838" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="367FE074" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="5A56EE9C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455A967C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4BE7B7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E053B0F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B797A7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6341960B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6625FC8F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="4556B572" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="540CCFC1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8B0D56" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B5724" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639AAAB6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F93EF85" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29588E45" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4BD7" w14:paraId="1C2BB35B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7BC216" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D1A081" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D075EE3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED00521" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D619495" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="238E10EA" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="538C7570" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="71"/>
+        <w:ind w:left="4971"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7CF88F0D" wp14:editId="6694E3E6">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D52D4C2" wp14:editId="1DB8FF27">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1905</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4965065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>217170</wp:posOffset>
+                  <wp:posOffset>243713</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6336030" cy="0"/>
+                <wp:extent cx="905510" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...1546 lines deleted...]
-                <wp:docPr id="1" name="Rectangle 76"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7547610" cy="965835"/>
+                          <a:ext cx="905510" cy="1270"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
-[...4 lines deleted...]
-                          <a:noFill/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="905510">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="905510" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="18EDC5C6" id="Rectangle 76" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-3.15pt;width:594.3pt;height:76.05pt;z-index:-251433984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8hApNfQIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OUJG2iTVd7K0Ja&#10;YMXCB7i201g4trHdpgvi3xk7bWmBB4RoJcf2jI/PzJzx5dWul2jLrRNaNTi7SDHiimom1LrBnz4u&#10;J3OMnCeKEakVb/Azd/hq8fLF5WBqPtWdloxbBCDK1YNpcOe9qZPE0Y73xF1owxUYW2174mFp1wmz&#10;ZAD0XibTNC2TQVtmrKbcOdi9G414EfHbllP/vm0d90g2GLj5ONo4rsKYLC5JvbbEdILuaZB/YNET&#10;oeDSI9Qd8QRtrPgNqhfUaqdbf0F1n+i2FZTHGCCaLP0lmqeOGB5jgeQ4c0yT+3+w9N320SLBoHYY&#10;KdJDiT5A0ohaS45mZcjPYFwNbk/m0YYInXnQ9LNDSt924MavrdVDxwkDVlnwT84OhIWDo2g1vNUM&#10;4MnG65iqXWv7AAhJQLtYkedjRfjOIwqbsyKflRkUjoKtKov5qyJeQerDaWOdf811j8KkwRbIR3Sy&#10;fXA+sCH1wSWy11KwpZAyLux6dSst2hJQx30Z/nt0d+omVXBWOhwbEccdIAl3BFugG6v9rcqmeXoz&#10;rSbLcj6b5Mu8mFSzdD5Js+qmKtO8yu+W3wPBLK87wRhXD0Lxg/Ky/O8qu++BUTNRe2iA/BTTIsZ+&#10;xt6dBpnG35+C7IWHRpSib/D86ETqUNh7xSBsUnsi5DhPzunHLEMODt+YlSiDUPlRQSvNnkEFVkOR&#10;oJ7wZMCk0/YrRgO0X4Pdlw2xHCP5RoGSqizPQ7/GRV7MprCwp5bVqYUoClAN9hiN01s/9vjGWLHu&#10;4KYsJkbpa1BfK6IwgjJHVnvNQovFCPbPQejh03X0+vloLX4AAAD//wMAUEsDBBQABgAIAAAAIQAZ&#10;SHau3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJPyHzZh4gy0KTandEmMw8aAS&#10;kB8wdMdtpTtbuwvUf+9y0tubvMl73ytWg23FmXrfOFYwmyYgiCunGzYK9h/PkwyED8gaW8ek4Ic8&#10;rMrxqMBcuwtv6bwLRsQQ9jkqqEPocil9VZNFP3UdcfQ+XW8xxLM3Uvd4ieG2lXdJkkqLDceGGjt6&#10;qqk67k5WwWA22/V3+vq2WXeNwfcvN1+6F6Vub4bHBxCBhvD3DFf8iA5lZDq4E2svWgVxSFAwSe9B&#10;XN1ZlqUgDlHNFxnIspD/B5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALyECk19AgAA&#10;/AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABlIdq7f&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" o:allowincell="f" fillcolor="#e6e6e6" stroked="f">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="306ADA53" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:390.95pt;margin-top:19.2pt;width:71.3pt;height:.1pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="905510,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD+tBiIQIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyJNuMOMXQoMWA&#10;oivQDDsrshwbkyWNVGLn70fJVpp2t2E+CJT4RPLxUV7fDJ1mJwXYWlPy+SznTBlpq9YcSv5jd/fh&#10;M2fohamEtkaV/KyQ32zev1v3rlAL21hdKWAUxGDRu5I33rsiy1A2qhM4s04ZctYWOuFpC4esAtFT&#10;9E5nizxfZb2FyoGVCpFOt6OTb2L8ulbSf69rVJ7pklNtPq4Q131Ys81aFAcQrmnlVIb4hyo60RpK&#10;egm1FV6wI7R/hepaCRZt7WfSdpmt61aqyIHYzPM3bJ4b4VTkQs1Bd2kT/r+w8vH0BKytSLsVZ0Z0&#10;pNH91A46ofb0DgtCPbsnCATRPVj5C8mRvfKEDU6YoYYuYIkeG2Kvz5deq8EzSYdf8uVyTopIcs0X&#10;n6ISmSjSVXlEf69sDCNOD+hHoapkiSZZcjDJBJI7CK2j0J4zEho4I6H3o9BO+HAv1BZM1l/qCEed&#10;PamdjU7/pm6q7MWrzTUqEUkUCToCyAhJqFGjEROTfU1Nm1DD6uMyj9ODVrfVXat1KALhsL/VwE4i&#10;zG78AguK8ArmAP1WYDPiomuCaTOJNOoSFNrb6kx696RwyfH3UYDiTH8zNFHhdSQDkrFPBnh9a+Mb&#10;iv2hnLvhpwDHQvqSe5L10aZ5FUWSLFC/YMNNY78eva3boGccoLGiaUNDHglODzK8out9RL38NjZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEA2I0MBt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7C&#10;MAyG75N4h8iTdhspFLrSNUVo0jSxWwFNO6aN11Y0TpUEWt5+4bQdbX/6/f35dtI9u6J1nSEBi3kE&#10;DKk2qqNGwOn4/pwCc16Skr0hFHBDB9ti9pDLTJmRSrwefMNCCLlMCmi9HzLOXd2ilm5uBqRw+zFW&#10;Sx9G23Bl5RjCdc+XUZRwLTsKH1o54FuL9flw0QK+9uP3kKTx596Xt3Ncr6ePypZCPD1Ou1dgHif/&#10;B8NdP6hDEZwqcyHlWC/gJV1sAiogTlfAArBZrtbAqvsiAV7k/H+D4hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAD+tBiIQIAAH4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDYjQwG3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m,l905510,e" filled="f" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
-[...9 lines deleted...]
-        <w:t>ANNEX C to FORM - U</w:t>
+      <w:r>
+        <w:t>Total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>capital:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="4E821930" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="700D158F" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="264"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410107F5" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="699F5F88" wp14:editId="2220CB96">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D214B91" wp14:editId="615CCFB1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4358640</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>617855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219710</wp:posOffset>
+                  <wp:posOffset>206530</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="7498080"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="351" name="Line 85"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="17" name="Textbox 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...6573 lines deleted...]
-                        <a:spLocks noChangeArrowheads="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
-[...1947 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="808080"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2DD926F4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="45"/>
+                              <w:ind w:left="6" w:right="19"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>E</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>C L</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>A R</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>AT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>O</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0D12402E" id="Rectangle 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:16.7pt;width:498.4pt;height:21.8pt;z-index:-251578368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDis5zfgAIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3NpmjZR09VeKEJa&#10;YMXCB7i201g4trHdpgvi3xk77dIFHhAildwZz3h8ZuaMl5eHXqI9t05o1eDsIsWIK6qZUNsGf/q4&#10;niwwcp4oRqRWvMGP3OHL1csXy8HUPNedloxbBEGUqwfT4M57UyeJox3vibvQhiswttr2xINqtwmz&#10;ZIDovUzyNC2TQVtmrKbcOdi9HY14FeO3Laf+fds67pFsMGDzcbVx3YQ1WS1JvbXEdIIeYZB/QNET&#10;oeDSp1C3xBO0s+K3UL2gVjvd+guq+0S3raA85gDZZOkv2Tx0xPCYCxTHmacyuf8Xlr7b31skWIOn&#10;0wojRXpo0gcoG1FbyVE1DxUajKvB8cHc25CjM3eafnZI6ZsO3PiVtXroOGGAKwv+ybMDQXFwFG2G&#10;t5pBeLLzOhbr0No+BIQyoEPsyeNTT/jBIwqb5TSvygW0joItn5eLMjYtIfXptLHOv+a6R0FosAXw&#10;MTrZ3zkf0JD65BLRaynYWkgZFbvd3EiL9gT4sUjDLyYASZ67SRWclQ7HxojjDoCEO4ItwI39/lZl&#10;eZFe59VkXS7mk2JdzCbVPF1M0qy6rsq0qIrb9fcAMCvqTjDG1Z1Q/MS9rPi73h6nYGRNZB8aGlzN&#10;8lnM/Rl6d55kGr8/JdkLD6MoRR8qEb7gROrQ2FeKRdkTIUc5eQ4/VhlqcPqPVYk0CJ0fGbTR7BFY&#10;YDU0CfoJjwYInbZfMRpgABvsvuyI5RjJNwqYVGVFESY2KsVsnoNizy2bcwtRFEI12GM0ijd+nPKd&#10;sWLbwU1ZLIzSV8C+VkRiBGaOqI6chSGLGRwfhDDF53r0+vlsrX4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVOYBx3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN20Im3Ipqoq&#10;qLhwoCDObmySqPE6st029OtZTvQ0Gs1o5pWr0fXiZEPsPCFMJwqEpdqbjhqEz4+XhwWImDQZ3Xuy&#10;CD82wqq6vSl1YfyZ3u1plxrBIxQLjdCmNBRSxrq1TseJHyxx9u2D04ltaKQJ+szjrpeZUo/S6Y74&#10;odWD3bS2PuyODkGZaXh928zlpV5vF1+H58xf/Bbx/m5cP4FIdkz/ZfjDZ3SomGnvj2Si6BHm3EOY&#10;zVg5XS7zDMQeIc8VyKqU1/jVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDis5zfgAIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVOYBx&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="5D214B91" id="Textbox 17" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:48.65pt;margin-top:16.25pt;width:498.4pt;height:21.8pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5LNhL6AEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6yLqo6QQtQ0gT&#10;IG37AY7jNBaOz/jcJv33nJ22GzBeEH1wz/bn7+777rK8GXvD9sqjBlvxi1nOmbISGm23FX98uH2z&#10;4AyDsI0wYFXFDwr5zer1q+XgSjWHDkyjPCMSi+XgKt6F4MosQ9mpXuAMnLJ02YLvRaCt32aNFwOx&#10;9yab53mRDeAb50EqRDrdTJd8lfjbVsnwtW1RBWYqTrWFtPq01nHNVktRbr1wnZbHMsQ/VNELbSnp&#10;mWojgmA7r/+g6rX0gNCGmYQ+g7bVUiUNpOYi/03NfSecSlrIHHRnm/D/0cov+2+e6YZ6d8WZFT31&#10;6EGNoYaR0QnZMzgsCXXvCBfGDzASNElFdwfyOxIke4aZHiChox1j6/v4T0IZPaQOHM6uUxYm6bC4&#10;nF8XC7qSdDe/KhZFakv29Np5DJ8U9CwGFffU1VSB2N9hiPlFeYLEZAhGN7famLTx23ptPNsLmoCP&#10;l8U6v46q6MkvMGPZEEt5l0/a/kqRp99LFLGEjcBuSpXYjzBjjx5NtkS3wliPyfa3J49raA5k8UCz&#10;WHH8sRNecWY+W2p2HNxT4E9BfQp8MGtI4x31Wni/C9Dq5EvMNPEeC6ApStqPEx/H9Pk+oZ6+y9VP&#10;AAAA//8DAFBLAwQUAAYACAAAACEATrj2N98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KidtjRtyKYCpB64ILVQqUc3XpKIeG3Fbhv+HvcEx9GMZt6U69H24kxD6BwjZBMF&#10;grh2puMG4fNj87AEEaJmo3vHhPBDAdbV7U2pC+MuvKXzLjYilXAoNEIboy+kDHVLVoeJ88TJ+3KD&#10;1THJoZFm0JdUbns5VWohre44LbTa02tL9ffuZBFMrt5ztX8J3r9tD3NlsnrT7RHv78bnJxCRxvgX&#10;hit+QocqMR3diU0QPcIqn6Ukwmz6COLqq9U8A3FEyBcZyKqU/x9UvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA5LNhL6AEAAN8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBOuPY33wAAAAkBAAAPAAAAAAAAAAAAAAAAAEIEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2DD926F4" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="45"/>
+                        <w:ind w:left="6" w:right="19"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>E</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>C L</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>A R</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>AT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>O</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
+    </w:p>
+    <w:p w14:paraId="5F9B2954" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="186"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8D67DC" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6712"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is hereby declared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D655C9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:spacing w:before="13"/>
+        <w:ind w:left="3751"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A5EB51" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69" w:line="434" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>given in approved Training Regulations and Guidelines and other provisions of CA Bye-Laws / Directives / Instructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trainee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Students and Training </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66416075" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="208"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751E6721" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7091"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486980608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4098A739" wp14:editId="3B53FB17">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>6570</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="18" name="Image 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="18" name="Image 18"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>It is further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">undertaken that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>agrees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A675C25" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="3910"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46B45B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="73" w:line="434" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Institute’s representative and will implement recommendations resulting from such visits and the Member Responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Affairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chartered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accountants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pakistan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Training Organization falls short of p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rescribed authorization criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6581FABF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="262"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D5C9C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="9881"/>
+        </w:tabs>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:right="95"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5256A3BD" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="789" w:right="95"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D4660C" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4630"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="9904"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="72"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5BB2C6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="65"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE63CA9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8816"/>
+        </w:tabs>
+        <w:ind w:left="5201"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="28265AA7" wp14:editId="62708C36">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD482D7" wp14:editId="36AC31A5">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>211455</wp:posOffset>
+                  <wp:posOffset>-7017</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6335395" cy="0"/>
+                <wp:extent cx="2718435" cy="1032510"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="338" name="Line 98"/>
+                <wp:docPr id="19" name="Textbox 19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6335395" cy="0"/>
+                          <a:ext cx="2718435" cy="1032510"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="6350">
+                        <a:ln w="12191">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79A3F7A6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="261"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="22609AE9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:ind w:right="247"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Office</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>Seal</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="15B5B2D0" id="Line 98" o:spid="_x0000_s1026" style="position:absolute;z-index:-251577344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,16.65pt" to="498.8pt,16.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANM0kOHgIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i5QxISKESEVZVAL9sW&#10;abcfYGyHWHVsyzYEVPXfO3YIYttLVZWDGWdm3ryZeV4/XTqBzsxYrmQZpdMkQkwSRbk8ltG3191k&#10;GSHrsKRYKMnK6Mps9LR5/27d64LNVKsEZQYBiLRFr8uodU4XcWxJyzpsp0ozCc5GmQ47uJpjTA3u&#10;Ab0T8SxJFnGvDNVGEWYtfK0HZ7QJ+E3DiPvaNJY5JMoIuLlwmnAe/Blv1rg4GqxbTm408D+w6DCX&#10;UPQOVWOH0cnwP6A6ToyyqnFTorpYNQ0nLPQA3aTJb928tFiz0AsMx+r7mOz/gyVfznuDOC2jLINV&#10;SdzBkp65ZGi19MPptS0gppJ749sjF/minxX5bpFUVYvlkQWSr1cNeanPiN+k+IvVUOLQf1YUYvDJ&#10;qTCpS2M6DwkzQJewkOt9IeziEIGPiyybZ6t5hMjoi3ExJmpj3SemOuSNMhJAOgDj87N1ngguxhBf&#10;R6odFyLsW0jUe/B5EhKsEpx6pw+z5niohEFn7BUTfqEr8DyGeeQa23aIC65BS0adJA1VWobp9mY7&#10;zMVgAyshfSHoEXjerEErP1bJarvcLvNJPltsJ3lS15OPuyqfLHbph3md1VVVpz895zQvWk4pk572&#10;qNs0/ztd3F7QoLi7cu/zid+ih0EC2fE/kA5L9nsdFHJQ9Lo34/JBqiH49qz8W3i8g/34+De/AAAA&#10;//8DAFBLAwQUAAYACAAAACEADiVY5toAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOvU7DMBSF&#10;dyTewbpIbK0TohSaxqkQUhALAwUxu/FtEmFfR7YbB54eIwYYz4/O+er9YjSb0fnRkoB8nQFD6qwa&#10;qRfw9tqu7oD5IElJbQkFfKKHfXN5UctK2UgvOB9Cz9II+UoKGEKYKs59N6CRfm0npJSdrDMyJOl6&#10;rpyMadxofpNlG27kSOlhkBM+DNh9HM5GAOXhXccY4uy+yscyL9un7LkV4vpqud8BC7iEvzL84Cd0&#10;aBLT0Z5JeaYFrPJUFFAUBbAUb7e3G2DHX4M3Nf/P33wDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEADTNJDh4CAABEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADiVY5toAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="1FD482D7" id="Textbox 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:48pt;margin-top:-.55pt;width:214.05pt;height:81.3pt;z-index:15735808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeV8TY3gEAAK0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813qkbhPBctDGSFEg&#10;aAok+QCKoiyiFJfl0pb8913SsmO0tyI6UCvucDizu1rdToNhe+VRg615scg5U1ZCq+225i/P9x+u&#10;OcMgbCsMWFXzg0J+u37/bjW6SpXQg2mVZ0RisRpdzfsQXJVlKHs1CFyAU5aSHfhBBPr026z1YiT2&#10;wWRlnn/KRvCt8yAVIu1ujkm+Tvxdp2R47DpUgZmak7aQVp/WJq7ZeiWqrReu13KWIf5DxSC0pUvP&#10;VBsRBNt5/Q/VoKUHhC4sJAwZdJ2WKnkgN0X+l5unXjiVvFBx0J3LhG9HK3/sf3qmW+rdDWdWDNSj&#10;ZzWFBiZGO1Se0WFFqCdHuDB9hYmgySq6B5C/kCDZBeZ4AAkdyzF1fohvMsroIHXgcK463cIkbZaf&#10;i+uPV0vOJOWK/KpcFqkv2etx5zF8UzCwGNTcU1uTBLF/wBAFiOoEibcZy0aiKoubWSkY3d5rY2IS&#10;/ba5M57tRRyJ9ESbRIGXsMi3EdgfcSk1w4ydHR9NRu9haqZUxOWpYg20ByrYSJNVc/y9E15xZr5b&#10;al0cw1PgT0FzCnwwd5CGNYq18GUXoNPJZLzpyDsLoJlIwuf5jUN3+Z1Qr3/Z+g8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBpY5qc3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;WiehjSDEqRA/QkLi0MIDOPE2iYjXke02KU/P9lRuO5rR7DflZraDOKIPvSMF6TIBgdQ401Or4Pvr&#10;bXEPIkRNRg+OUMEJA2yq66tSF8ZNtMXjLraCSygUWkEX41hIGZoOrQ5LNyKxt3fe6sjSt9J4PXG5&#10;HWSWJLm0uif+0OkRnztsfnYHq2B7ip9+Cq+r3+Qj83tX371I+a7U7c389Agi4hwvYTjjMzpUzFS7&#10;A5kgBgUPOU+JChZpCoL9dbbio+Zgnq5BVqX8v6D6AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAN5XxNjeAQAArQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGljmpzfAAAACQEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" strokeweight=".33864mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="79A3F7A6" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="261"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="22609AE9" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:ind w:right="247"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Office</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>Seal</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
-        <w:rPr>
+      <w:r>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB1D3FF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9859"/>
+        </w:tabs>
+        <w:spacing w:before="260" w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="5151"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On behalf of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331EA4BF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="6711" w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Training Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A2F553" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAA44FF" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E25CE4B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="110"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B67DD0D" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letterhead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training Organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>typing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A981257" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="00EA4BD7">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77046C8B" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="5662"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>U;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>3.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC501A2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="12BFE1C4" wp14:editId="6644D020">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06F961FC" wp14:editId="2830A843">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1905</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>611505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208280</wp:posOffset>
+                  <wp:posOffset>212245</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="283845"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="337" name="Line 99"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="20" name="Textbox 20"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="283845"/>
+                          <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="E36C09"/>
+                        </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="444B30B1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="17" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>U N</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>D E</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>R</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>TA</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                              </w:rPr>
+                              <w:t>G</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4DC1BB50" id="Line 99" o:spid="_x0000_s1026" style="position:absolute;z-index:-251576320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,16.4pt" to=".15pt,38.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsbedsHwIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2jAU3VfqP1jeQxIIDESEUUWgG9pB&#10;mukHXGyHWHVsyzYEVPXfaztAS7upqmbhXNvnHp/7WjyfW4FOzFiuZImzYYoRk0RRLg8l/vK2Gcww&#10;sg4kBaEkK/GFWfy8fP9u0emCjVSjBGUGeRJpi06XuHFOF0liScNasEOlmfSXtTItOL81h4Qa6Dx7&#10;K5JRmk6TThmqjSLMWn9a9Zd4GfnrmhH3UteWOSRK7LW5uJq47sOaLBdQHAzohpOrDPgHFS1w6R+9&#10;U1XgAB0N/4Oq5cQoq2o3JKpNVF1zwmIMPpos/S2a1wY0i7H45Fh9T5P9f7Tk82lnEKclHo+fMJLQ&#10;+iJtuWRoPg/J6bQtPGYldyaER87yVW8V+WqRVKsG5IFFkW8X7f2y4JE8uISN1f6JffdJUY+Bo1Mx&#10;U+fatIHS5wCdY0Eu94Kws0OkPyT+dDQbz/JJJIfi5qeNdR+ZalEwSiy85sgLp611QQcUN0h4RqoN&#10;FyKWW0jUlXg6nqTRwSrBabgMMGsO+5Uw6AShYeJ3ffcBFpgrsE2Pi1cBBoVRR0mj1TCg66vtgIve&#10;9qqEDEAfotd5tfpW+TZP5+vZepYP8tF0PcjTqhp82KzywXSTPU2qcbVaVdn3oDnLi4ZTymSQfWvb&#10;LP+7trgOUN9w98a95yd5ZI+J9GJv/yg61jiUtW+QvaKXnQk5D+X2nRrB16kKo/DrPqJ+zv7yBwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAC9XTO/WAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLxDAU&#10;hO+C/yE8wZubdqWu1KaLCBUvHlzFc7Z5tsXkpSTZpvrrfZ70MjDMMPM1+9VZsWCIkycF5aYAgdR7&#10;M9Gg4O21u7oFEZMmo60nVPCFEfbt+Vmja+MzveBySIPgEYq1VjCmNNdSxn5Ep+PGz0icffjgdGIb&#10;BmmCzjzurNwWxY10eiJ+GPWMDyP2n4eTU0Blerc5p7yE7+qxKqvuqXjulLq8WO/vQCRc018ZfvEZ&#10;HVpmOvoTmSisgmvusW6Zn1N2RwW7XQWybeR/9vYHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA7G3nbB8CAABDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL1dM79YAAAADAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="06F961FC" id="Textbox 20" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:16.7pt;width:498.4pt;height:21.8pt;z-index:-15720960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpyh4u5wEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/02S7InSjpitoWYS0&#10;AqRdPsBxnMbC8RiP26R/z9hpusvtBdEH1/Ycn5lzZrK+HXvDjsqjBlvxq0XOmbISGm33Ff/6ePdq&#10;xRkGYRthwKqKnxTy283LF+vBlWoJHZhGeUYkFsvBVbwLwZVZhrJTvcAFOGUp2ILvRaCj32eNFwOx&#10;9yZb5nmRDeAb50EqRLrdTUG+Sfxtq2T43LaoAjMVp9pCWn1a67hmm7Uo9164TstzGeIfquiFtpT0&#10;QrUTQbCD179R9Vp6QGjDQkKfQdtqqZIGUnOV/6LmoRNOJS1kDrqLTfj/aOWn4xfPdFPxJdljRU89&#10;elRjqGFkdEP2DA5LQj04woXxHYzU5iQV3T3Ib0iQ7BlmeoCEjnaMre/jPwll9JBSnC6uUxYm6bK4&#10;Xt4UKwpJii3fFKsi5c2eXjuP4YOCnsVNxT11NVUgjvcYYn5RzpCYDMHo5k4bkw5+X2+NZ0dBE/D+&#10;utjmN1EVPfkJZiwbYimv80nbXyny9PsTRSxhJ7CbUiX2M8zYs0eTLdGtMNZjsr2YPa6hOZHFA81i&#10;xfH7QXjFmfloqdlxcOeNnzf1vPHBbCGNd9Rr4e0hQKuTLzHTxHsugKYoaT9PfBzT5+eEevouNz8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtgcvz3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqB1SNTTNpgKkHrggtVCpRzdekoh4bcVuG/4e9wTH0Yxm3lTryQ7iTGPoHSNkMwWC&#10;uHGm5xbh82Pz8AQiRM1GD44J4YcCrOvbm0qXxl14S+ddbEUq4VBqhC5GX0oZmo6sDjPniZP35Uar&#10;Y5JjK82oL6ncDvJRqYW0uue00GlPrx0137uTRTCFei/U/iV4/7Y9zJXJmk2/R7y/m55XICJN8S8M&#10;V/yEDnViOroTmyAGhOUiT0mEPJ+DuPpqmWcgjghFoUDWlfz/oP4FAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAacoeLucBAADfAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbYHL894AAAAJAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="444B30B1" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="17" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>U N</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>D E</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>R</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>TA</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                        </w:rPr>
+                        <w:t>G</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DD1F02">
+    </w:p>
+    <w:p w14:paraId="43DCAED8" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4927"/>
+          <w:tab w:val="left" w:pos="8177"/>
+          <w:tab w:val="left" w:pos="8258"/>
+          <w:tab w:val="left" w:pos="10014"/>
+        </w:tabs>
+        <w:spacing w:before="167" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="182"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Membership No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">designated as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member Responsible for Student Affairs (MRS) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Authorized Partner) for its Training Office at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>(City name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C6C37" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="107"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>under bye-law 102 of the CA Bye-laws 1983 do hereby undertake that I have thoroughly read and have the knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ordinance, Bye-Laws,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training Regulations and Guidelines,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute’s schemes of education and Directives of th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374021FE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="104"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I have the ability to advise, counsel, evaluate, motivate and provide direction to Trainee Students; I undertake the responsibility of ensuring maintenance of training record strictly as prescribed in the Training Regulations and Guidelines, or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as may be directed by the Institute from time to time is maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3264E6F7" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486982144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DB3D027" wp14:editId="264562C1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>38276</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="21" name="Image 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Image 21"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>future</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have full</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>awareness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ethics governing the meaning, purview and obligations of an MRS under bye-laws and Training Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FD5577" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="36"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C497DE" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4950"/>
+          <w:tab w:val="left" w:pos="5007"/>
+        </w:tabs>
+        <w:spacing w:line="516" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="5189"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="78F1571B" wp14:editId="5DA78DD5">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEA3FE2" wp14:editId="0BA19CAB">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>6331585</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4243070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208280</wp:posOffset>
+                  <wp:posOffset>146303</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="283845"/>
+                <wp:extent cx="2704465" cy="658495"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="336" name="Line 100"/>
+                <wp:docPr id="22" name="Textbox 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="283845"/>
+                          <a:ext cx="2704465" cy="658495"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F4FE6D3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="21"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7756F840" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                            <w:pPr>
+                              <w:spacing w:before="1"/>
+                              <w:ind w:right="244"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Office</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>Seal</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3C74C611" id="Line 100" o:spid="_x0000_s1026" style="position:absolute;z-index:-251575296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="498.55pt,16.4pt" to="498.55pt,38.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9MOqKHgIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+QxIIlI0Iq4pAL7RF&#10;2u0DGNshVh3bsg0BVX33jp2AlvZSVc3BGXtmvvnmb/l8aSU6c+uEViXOxilGXFHNhDqW+NvrdrTA&#10;yHmiGJFa8RJfucPPq/fvlp0p+EQ3WjJuEYAoV3SmxI33pkgSRxveEjfWhitQ1tq2xMPVHhNmSQfo&#10;rUwmaTpPOm2ZsZpy5+C16pV4FfHrmlP/ta4d90iWGLj5eNp4HsKZrJakOFpiGkEHGuQfWLREKAh6&#10;h6qIJ+hkxR9QraBWO137MdVtoutaUB5zgGyy9LdsXhpieMwFiuPMvUzu/8HSL+e9RYKVeDqdY6RI&#10;C03aCcVRlsbqdMYVYLRWexvyoxf1YnaafndI6XVD1JFHlq9XA45ZqGfy4BIuzkCMQ/dZM7AhJ69j&#10;qS61bQMkFAFdYkeu947wi0e0f6TwOllMF/ksgpPi5mes85+4blEQSiyBdMQl553zgQcpbiYhjNJb&#10;IWXst1SoK/F8Okujg9NSsKAMZs4eD2tp0ZmEiYnfEPfBLCBXxDW9XVT1s2T1SbEYpeGEbQbZEyF7&#10;GVhJFQJBisBzkPpZ+fGUPm0Wm0U+yifzzShPq2r0cbvOR/Nt9mFWTav1usp+Bs5ZXjSCMa4C7dvc&#10;ZvnfzcWwQf3E3Sf3Xp/kET0WEsje/pF07HFoa1g0Vxw0u+7trfcwqtF4WKuwC2/vIL9d/tUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAC4i+xNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiztUCnr6k4IqYgLBwbinDVZW5E4VZI1hacniAM72v70+/vr3WI0m5XzoyWEfJUBU9RZ&#10;OVKP8P7W3twD80GQFNqSQvhSHnbN5UUtKmkjvap5H3qWQshXAmEIYao4992gjPArOylKt6N1RoQ0&#10;up5LJ2IKN5qvs+yOGzFS+jCIST0OqvvcnwwC5eFDxxji7L6LpyIv2ufspUW8vloetsCCWsI/DL/6&#10;SR2a5HSwJ5KeaYTNpswTinC7ThUS8Lc4IJRlAbyp+XmD5gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA9MOqKHgIAAEQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQALiL7E3AAAAAkBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="4EEA3FE2" id="Textbox 22" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:334.1pt;margin-top:11.5pt;width:212.95pt;height:51.85pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcCNIh2wEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNNnSdpeo6Qq2WoS0&#10;AqRdPsBxnMbC8RiP26R/z9hJuhXcEDk4juf5zbw3k+390Bl2Uh412JLfLHLOlJVQa3so+Y+Xx3d3&#10;nGEQthYGrCr5WSG/3719s+1doZbQgqmVZ0RisehdydsQXJFlKFvVCVyAU5aCDfhOBPr0h6z2oif2&#10;zmTLPN9kPfjaeZAKkU73Y5DvEn/TKBm+NQ2qwEzJqbaQVp/WKq7ZbiuKgxeu1XIqQ/xDFZ3QlpJe&#10;qPYiCHb0+i+qTksPCE1YSOgyaBotVdJAam7yP9Q8t8KppIXMQXexCf8frfx6+u6Zrku+XHJmRUc9&#10;elFDqGBgdEL29A4LQj07woXhEwzU5iQV3RPIn0iQ7AozXkBCRzuGxnfxTUIZXaQOnC+uUxYm6XB5&#10;m69WmzVnkmKb9d3qwzrmzV5vO4/hs4KOxU3JPXU1VSBOTxhG6AyJyYxlPTG9X+djnWB0/aiNiTH0&#10;h+rBeHYScSDSMyXDa1ik2wtsR1wKTTBjJ72jxKg8DNWQLLyd/aqgPpNdPc1VyfHXUXjFmfliqXFx&#10;COeNnzfVvPHBPEAa1VishY/HAI1OGmOmkXcqgCYiuTRNbxy56++Eev3Hdr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCnI2114AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF2H&#10;yihNJ0AaFy5QdtktbUxbSJzSZF339ngnuNnyp9/fX2xmZ8WEY+g9KVguEhBIjTc9tQp2H9ubNYgQ&#10;NRltPaGCEwbYlJcXhc6NP9I7TlVsBYdQyLWCLsYhlzI0HTodFn5A4tunH52OvI6tNKM+crizMk2S&#10;TDrdE3/o9IDPHTbf1cEpeGum/dMXnlYv1bTdxZ/+dW/HWqnrq/nxAUTEOf7BcNZndSjZqfYHMkFY&#10;BVm2ThlVkK640xlI7m+XIGqe0uwOZFnI/x3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBcCNIh2wEAAKsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCnI2114AAAAAsBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F4FE6D3" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="21"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7756F840" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                      <w:pPr>
+                        <w:spacing w:before="1"/>
+                        <w:ind w:right="244"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Office</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>Seal</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="7902C6C2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...138 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="7A8FF9A2" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="00EA4BD7">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="001813EE" w:rsidP="00DD6C6D">
+    <w:p w14:paraId="0068B11E" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...37 lines deleted...]
-        <w:t>_____________________________________________________</w:t>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undertaking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letterhead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>typing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD6C6D" w:rsidRPr="00DD1F02" w:rsidRDefault="00DD6C6D" w:rsidP="00DD6C6D">
-[...787 lines deleted...]
-      <w:noEndnote/>
+    <w:sectPr w:rsidR="00EA4BD7">
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+      <w:pgBorders w:offsetFrom="page">
+        <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+      </w:pgBorders>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB185E" w:rsidRDefault="00DB185E" w:rsidP="00D9604E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C31BE57" w14:textId="77777777" w:rsidR="003919E3" w:rsidRDefault="003919E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB185E" w:rsidRDefault="00DB185E" w:rsidP="00D9604E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E489596" w14:textId="77777777" w:rsidR="003919E3" w:rsidRDefault="003919E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B15104" w:rsidRPr="0066268F" w:rsidRDefault="00B15104" w:rsidP="003B2939">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5746B631" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C57D9C">
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...66 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486973952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A07A88F" wp14:editId="72DA4CCA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6276594</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10171886</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="684530" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="684530" cy="165735"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77294588" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                          <w:pPr>
+                            <w:spacing w:line="245" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>Back</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-1"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>to</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-3"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-5"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>top</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5A07A88F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:494.2pt;margin-top:800.95pt;width:53.9pt;height:13.05pt;z-index:-16342528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1xRAMpgEAAD4DAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L0raJSuMOMW2YsOA&#10;YhvQ9gNkWYqFWaImKrHz96NkJy3W27CLTJlPj++R3N6OrmdHHdGCr/lqseRMewWt9fuaPz1+eXfD&#10;GSbpW9mD1zU/aeS3u7dvtkOo9BV00Lc6MiLxWA2h5l1KoRICVaedxAUE7SlpIDqZ6Br3oo1yIHbX&#10;i6vlciMGiG2IoDQi/b2bknxX+I3RKv0wBnVifc1JWypnLGeTT7HbymofZeismmXIf1DhpPVU9EJ1&#10;J5Nkh2hfUTmrIiCYtFDgBBhjlS4eyM1q+Zebh04GXbxQczBc2oT/j1Z9P/6MzLY0O868dDSiRz2m&#10;Bka2ys0ZAlaEeQiESuMnGDMwG8VwD+oXEkS8wEwPkNAZM5ro8pdsMnpI/T9dek5FmKKfm5v362vK&#10;KEqtNusP1+tcVjw/DhHTVw2O5aDmkUZaBMjjPaYJeobMWqbyWVUam3E20UB7Ig8Djbrm+Psgo+as&#10;/+apl3kvzkE8B805iKn/DGV7shUPHw8JjC2Vc4mJd65MQyra54XKW/DyXlDPa7/7AwAA//8DAFBL&#10;AwQUAAYACAAAACEAIJ5wHOAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm&#10;3tx2iSGAlM3G6MnEyOLBY6Gz0CydIu3u4ttbTnqc+b/88025W+zILjh740jCdiOAIXVOG+olfDav&#10;DxkwHxRpNTpCCT/oYVfd3pSq0O5KNV4OoWexhHyhJAwhTAXnvhvQKr9xE1LMjm62KsRx7rme1TWW&#10;25EnQqTcKkPxwqAmfB6wOx3OVsL+i+oX8/3eftTH2jRNLugtPUl5f7fsn4AFXMIfDKt+VIcqOrXu&#10;TNqzUUKeZY8RjUEqtjmwFRF5mgBr112SCeBVyf+/Uf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtcUQDKYBAAA+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIJ5wHOAAAAAOAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="77294588" w14:textId="77777777" w:rsidR="00EA4BD7" w:rsidRDefault="003919E3">
+                    <w:pPr>
+                      <w:spacing w:line="245" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>Back</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-1"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>to</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-3"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-5"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>top</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB185E" w:rsidRDefault="00DB185E" w:rsidP="00D9604E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44F123AF" w14:textId="77777777" w:rsidR="003919E3" w:rsidRDefault="003919E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB185E" w:rsidRDefault="00DB185E" w:rsidP="00D9604E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B1DECBE" w14:textId="77777777" w:rsidR="003919E3" w:rsidRDefault="003919E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...4757 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...4 lines deleted...]
-  <w:doNotShadeFormData/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0078072D"/>
-[...383 lines deleted...]
-    <w:rsid w:val="00FF71AE"/>
+    <w:rsidRoot w:val="00EA4BD7"/>
+    <w:rsid w:val="003919E3"/>
+    <w:rsid w:val="00BF5AB3"/>
+    <w:rsid w:val="00EA4BD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:defaultImageDpi w14:val="0"/>
+  <w14:docId w14:val="24B8AA3F"/>
+  <w15:docId w15:val="{215FA5D9-3D8B-48AE-B0CA-A3475BDD5C78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C24341"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F77463"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:ind w:left="110"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F77463"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="29"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...23 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...24 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003C1401"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...65 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...294 lines deleted...]
-    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C24341"/>
-[...338 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...4 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -42518,86 +13775,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -42728,87 +13983,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8470</Characters>
+  <Pages>7</Pages>
+  <Words>657</Words>
+  <Characters>3746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9936</CharactersWithSpaces>
+  <CharactersWithSpaces>4395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ali</dc:creator>
+  <dc:creator>Aliza asif</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>