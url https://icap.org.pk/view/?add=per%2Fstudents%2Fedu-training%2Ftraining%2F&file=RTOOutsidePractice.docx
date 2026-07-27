--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,25022 +1,12502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BA6FC4" w:rsidRPr="00DD1F02" w:rsidRDefault="00BA6FC4" w:rsidP="00BA6FC4">
+    <w:p w14:paraId="73A6E1C7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="5653"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– U;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>3.1.2</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6FC4" w:rsidRPr="00DD1F02" w:rsidRDefault="00BA6FC4" w:rsidP="00BA6FC4">
+    <w:p w14:paraId="643079C4" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="267" w:line="267" w:lineRule="exact"/>
+        <w:ind w:left="110"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6FC4" w:rsidRPr="00DD1F02" w:rsidRDefault="00BA6FC4" w:rsidP="00BA6FC4">
+    <w:p w14:paraId="32BC3264" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="4" w:line="235" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="4576"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Directorate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Training,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Affairs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institute of Chartered Accountants of Pakistan Chartered Accountants Avenue</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6FC4" w:rsidRPr="00DD1F02" w:rsidRDefault="00BA6FC4" w:rsidP="00BA6FC4">
+    <w:p w14:paraId="78E5E62A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="110"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Karachi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>75600.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000D7B8D" w:rsidRDefault="000D7B8D" w:rsidP="000D7B8D">
+    <w:p w14:paraId="26BBD02C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="page2"/>
-[...34 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0D7E30E3" wp14:editId="3D262159">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D794936" wp14:editId="20FA6081">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6350</wp:posOffset>
+                  <wp:posOffset>611505</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>8890</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>187492</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7547610" cy="965835"/>
+                <wp:extent cx="6329680" cy="231140"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="388" name="Rectangle 18"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Textbox 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6329680" cy="231140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E36C09"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="78B53CAC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="16" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAILS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>PROPOSED</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-8"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>TRAINING</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-8"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>ORGANIZATION</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>(TO)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2D794936" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:14.75pt;width:498.4pt;height:18.2pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgLJQP4wEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QpVLtR0xW0LEJa&#10;AdIuH+A4TmPheIzHbbJ/z9hJu8vtBZEHZxwfn5lzZrK5GXvDTsqjBlvx5SLnTFkJjbaHin99uH11&#10;xRkGYRthwKqKPyrkN9uXLzaDK1UBHZhGeUYkFsvBVbwLwZVZhrJTvcAFOGXpsAXfi0Bbf8gaLwZi&#10;701W5Pk6G8A3zoNUiPR1Px3ybeJvWyXD57ZFFZipONUW0urTWsc1225EefDCdVrOZYh/qKIX2lLS&#10;C9VeBMGOXv9G1WvpAaENCwl9Bm2rpUoaSM0y/0XNfSecSlrIHHQXm/D/0cpPpy+e6abiBWdW9NSi&#10;BzWGGkZWRHMGhyVh7h2hwvgORmpyEoruDuQ3JEj2DDNdQEJHM8bW9/FNMhldJP8fL55TEibp43pV&#10;XK+v6EjSWbFaLl+npmRPt53H8EFBz2JQcU89TRWI0x2GmF+UZ0hMhmB0c6uNSRt/qHfGs5Og/r9f&#10;rXf5dVRFV36CGcuGWMqbfNL2V4o8PX+iiCXsBXZTqsQ+w4ydPZpsiW6FsR5nc2toHsnbgUaw4vj9&#10;KLzizHy01OM4r+fAn4P6HPhgdpCmOgq18PYYoNXJkJhi4p0z0/Ak0fOgx+l8vk+op99x+wMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAfy5MHfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonZamJGRTAVIPXJBaqMTRjZckIl5bsduGv8c9wXE0o5k31XqygzjRGHrHCNlMgSBunOm5&#10;Rfh439w9gAhRs9GDY0L4oQDr+vqq0qVxZ97SaRdbkUo4lBqhi9GXUoamI6vDzHni5H250eqY5NhK&#10;M+pzKreDnCuVS6t7Tgud9vTSUfO9O1oEs1JvK7V/Dt6/bj/vlcmaTb9HvL2Znh5BRJriXxgu+Akd&#10;6sR0cEc2QQwIRb5ISYR5sQRx8VWxyEAcEPJlAbKu5P8H9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAICyUD+MBAADWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAB/Lkwd8AAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="78B53CAC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="16" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAILS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>PROPOSED</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-8"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>TRAINING</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-8"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>ORGANIZATION</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>(TO)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2DE5A7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CFFDF4" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734E3BA6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4054FE12" wp14:editId="17A3BDC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153934</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6326505" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7547610" cy="965835"/>
+                          <a:ext cx="6326505" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6326505">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6326332" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="30A10F2B" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:12.1pt;width:498.15pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6326505,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUWemPJQIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L45jNFuNOMXQoMWA&#10;oivQDDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7d9a1mR+WwAVPwdDbnTBkJZWP2Bf+xffj0&#10;hTP0wpRCg1EFPynkd+uPH1adzdUCatClcoyCGMw7W/Dae5snCcpatQJnYJUhZwWuFZ62bp+UTnQU&#10;vdXJYj5fJh240jqQCpFON4OTr2P8qlLSf68qVJ7pglNtPq4urruwJuuVyPdO2LqRYxniH6poRWMo&#10;6TnURnjBDq75K1TbSAcIlZ9JaBOoqkaqyIHYpPN3bF5rYVXkQs1Be24T/r+w8vn44lhTFjzjzIiW&#10;JHocu5GF5nQWc8K82hcX6KF9AvkLyZG88YQNjpi+cm3AEjnWx06fzp1WvWeSDpfZYnkzv+FMki9d&#10;fI5CJCKf7soD+kcFMY44PqEfdConS9STJXszmY7UDjrrqLPnjHR2nJHOu0FnK3y4F4oLJusuhYSz&#10;Fo5qC9Hr31VOpV282lyjApUsW3A2sSTsgCAjpKFeDUZMTfY1OW1CFbdpmsXxQdBN+dBoHapAt9/d&#10;a8eOIgxv/AIPivAGZh36jcB6wEXXCNNm1GmQJoi0g/JEgnekccHx90E4xZn+ZmikwvOYDDcZu8lw&#10;Xt9DfESxQZRz2/8UzrKQvuCelH2GaWBFPokWqJ+x4aaBrwcPVRMUjTM0VDRuaMojwfFFhmd0vY+o&#10;y39j/QcAAP//AwBQSwMEFAAGAAgAAAAhABccjwDeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFxQ6xCqQEM2FeLnTCmV4OjES5ISryPbacPb45zgODurmW+KzWR6cSTnO8sI&#10;18sEBHFtdccNwv79ZXEHwgfFWvWWCeGHPGzK87NC5dqe+I2Ou9CIGMI+VwhtCEMupa9bMsov7UAc&#10;vS/rjApRukZqp04x3PQyTZJMGtVxbGjVQI8t1d+70SC4z4+DrbYmq16fr8as3jp3eLpFvLyYHu5B&#10;BJrC3zPM+BEdyshU2ZG1Fz3COotTAkK6SkHMfrJOb0BU82UFsizk/wXlLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCUWemPJQIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAXHI8A3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m,l6326332,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FB42879" wp14:editId="3D81981A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>423094</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6359525" cy="4422140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="4" name="Group 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6359525" cy="4422140"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6359525" cy="4422140"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image 5"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1199794" y="33412"/>
+                            <a:ext cx="4064935" cy="4388588"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="296625"/>
+                            <a:ext cx="6330315" cy="390525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6330315" h="390525">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6330165" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6330315" h="390525">
+                                <a:moveTo>
+                                  <a:pt x="0" y="390143"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6326332" y="390143"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9113">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Textbox 7"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1106805" cy="140335"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="122D909F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:spacing w:line="221" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Registered</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>Address</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Textbox 8"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="955928"/>
+                            <a:ext cx="6342380" cy="914400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3BA93A46" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="7334"/>
+                                </w:tabs>
+                                <w:spacing w:line="225" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>Country</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="662D62D3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="4831"/>
+                                  <w:tab w:val="left" w:pos="4877"/>
+                                  <w:tab w:val="left" w:pos="9936"/>
+                                </w:tabs>
+                                <w:spacing w:line="610" w:lineRule="atLeast"/>
+                                <w:ind w:right="18"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve">Phone </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve">Alternate No. </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-36"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> E-</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t>mail</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>Website</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Textbox 9"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="2133980"/>
+                            <a:ext cx="4344035" cy="140335"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6E079273" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="6820"/>
+                                </w:tabs>
+                                <w:spacing w:line="221" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Number</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>of</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>Employees</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>who</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>are</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>members</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>of</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t>ICAP</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Textbox 10"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3257422"/>
+                            <a:ext cx="6359525" cy="140335"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="59DC893E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="9994"/>
+                                </w:tabs>
+                                <w:spacing w:line="221" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve">Name: </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Textbox 11"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3652139"/>
+                            <a:ext cx="6355715" cy="521334"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="513D8CCB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="5106"/>
+                                </w:tabs>
+                                <w:spacing w:line="225" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve">Membership No. </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="414F2B53" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                              <w:pPr>
+                                <w:spacing w:before="62"/>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="153DF85B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="3689"/>
+                                  <w:tab w:val="left" w:pos="7189"/>
+                                  <w:tab w:val="left" w:pos="9988"/>
+                                </w:tabs>
+                                <w:spacing w:before="1" w:line="265" w:lineRule="exact"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve">Phone </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve">Mobile No. </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>E-</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t xml:space="preserve">mail: </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Textbox 12"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="2794000"/>
+                            <a:ext cx="6332220" cy="276860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="E36C09"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5258CDE3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                              <w:pPr>
+                                <w:spacing w:before="47"/>
+                                <w:ind w:right="2"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>DETAILS</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>OF</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>MEMBER</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>RESPONSIBLE</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>FOR</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-8"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>STUDENT</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>AFFAIRS</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>(MRS)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="7FB42879" id="Group 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:48pt;margin-top:33.3pt;width:500.75pt;height:348.2pt;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="63595,44221" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMCnZcmtBAAA7BIAAA4AAABkcnMvZTJvRG9jLnhtbNxY227cNhB9L9B/&#10;EPQer+67ErwOWjsxDASp0bjoM1dLrYRIokpxL/77nqHIvdZNfIlhxIAXlDgih+fMmRnp/P2mqZ0V&#10;l30l2qnrn3muw9tczKt2MXX/uvv4buI6vWLtnNWi5VP3nvfu+4tffzlfdxkPRCnqOZcOFmn7bN1N&#10;3VKpLhuN+rzkDevPRMdbTBZCNkzhUi5Gc8nWWL2pR4HnJaO1kPNOipz3Pe5eDZPuhV6/KHiu/iiK&#10;niunnrrwTelfqX9n9Du6OGfZQrKurHLjBnuCFw2rWmy6XeqKKeYsZXWyVFPlUvSiUGe5aEaiKKqc&#10;6zPgNL53dJprKZadPssiWy+6LUyA9ginJy+bf17dSqeaT93IdVrWgCK9qxMRNOtukcHiWnZfuls5&#10;nA/DTyL/2mN6dDxP14ud8aaQDT2EYzobjfn9FnO+UU6Om0kYp3EQu06OuSgKAj8yrOQlqDt5Li8/&#10;fOPJEcuGjbV7W3e6Ks/wb0DE6ATEbwcbnlJLyV2zSPNdazRMfl1278B3x1Q1q+pK3evYBbPkVLu6&#10;rXJCly52fACSgY+bhi24ExMf1oLsCf+Tx2d11X2s6ppQp7FxFAF/FDD/cdYhGK9Evmx4qwZ1SV7D&#10;Z9H2ZdX1riMz3sw4gkXezH1QBmUrREwnq1YNUuqV5Covaf8CfvwJAZKjLNtOaKd3ftIRehNcR/Hi&#10;+2k6ThGXiIwwjPxg2MJGTuQlURrayAknk3gyIYst/yzrZK+uuWgcGsBreAPQWcZWn3rjlzUxaA6u&#10;aB/hGSkAeam3OOLqBMlHSe9LyToOF2jZHdWJpfraJKKEzmFsSHnm6gGckNeAUJAmCXQEU5ZZiJIw&#10;9ELfQBSmHgntEKF8OSC0jwqy2HzAB0iVdpRvWjskHCmh1jqhKsQFsHUdJNTZsD8CnZ6jRWnorEnn&#10;xpUSZA6e0HQjVvxOaEN1pHXwuJut230rWsxPcC6bT2A7WGBAOz55Z7jmR6EB6eHtA3gQDIG5/8CR&#10;D8YZjQTG+1jXLYGS+n6oA7IXdTW3wu3lYnZZS2fFqGjpP+PQgRlF7hXry8FOTxmzukU0U/gMAUOj&#10;mZjfI9GvEWBTt/9nySiL1Tct4pnKoh1IO5jZgVT1pdDFU2OKPe82fzPZGUkphNpnYcP6RFmDLT3Z&#10;it+WShSVlt3OI+MoJPZKWhtbrd3B85nYOGMCbU9rjtr8LlCYfHv/f1VnapUVnO97ycQzgkMlC5Gf&#10;DgVn8833paRDEtVmttG1euvbC9H6VshBszjUPEuOTuhPJieN4zTQS+ynxCgIJ4h56jdSP4o8TSHk&#10;aavPizCka9UuzJ8tvLfCUHrMUGplgnJGpepx8gn8MEzBBjSyoygKwYot7D9ORDrL/4QU+QjuQxXh&#10;znNyXBjEYzTmhyQd9O0/jiTzGvJiBeyt6MhH+3xE0japP0lJYRJDTFqNOyWBpHhs+z+aDzWeL53s&#10;dI37GZWEFu+IpG1efyRJsUc1h9p0vNGgpTsWUxgEgSlKwTiZJM8qSnjberCf/BAml54OE0TBgdnQ&#10;kiJkvNdpSbfdzPZt5/W6Gf1pAJ9U9Nui+fxD32z2r3VruvtIdfEvAAAA//8DAFBLAwQKAAAAAAAA&#10;ACEAW9wAA/MpAADzKQAAFQAAAGRycy9tZWRpYS9pbWFnZTEuanBlZ//Y/+AAEEpGSUYAAQEBAE8A&#10;TwAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBET&#10;FBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgBOAEhAwEiAAIRAQMRAf/EAB8AAAEFAQEB&#10;AQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNR&#10;YQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldY&#10;WVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TF&#10;xsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAAB&#10;AgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGx&#10;wQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpz&#10;dHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW&#10;19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigAooooAKKKKACiiigAoooo&#10;AKKKKACikoyFHWgBaKjWZXHyMrf8CpJp1t4HlfhVXc1AFLVNYh0pPm+eVvuxL3qjY/2hrP76aZ7S&#10;1/gSL5XasO2Rta1hPOH+sbew/wBiu6VQq4HaqIGQQiFNqlj/ALzbqlqKWaOBd0jqif3mbFcraeIm&#10;spbpdv2iBpXeI7tv8VSWdfRWdpEtzdW/nXO1PM5SJR91auu6ou5m2UASUVEk0bj5ZFb/AIFUmaAF&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAG9BR2pkkixrknaPemw&#10;3KzRb15Wgz5o35QnnSFNzHAqrFqH2iVURfl/vGqE0rXbySM21VWrWkw4DSMevyrXPzSlI4vbSqVO&#10;WPwkt7fCFdqcuf0rLlZ32l26/wB6p5BtmYt+9lZvlVf4ang05pG3zH/gNTLmkc9RVK8rITTLX5xM&#10;3P8Adp/iP/kEXH/Af/QhWkoA4xUd5bC7tZYW6Ou2t4x5T06dP2UOU4/w0yprEW7qystdvXm/72zu&#10;P7ksTf8AfDV3OlarHqkO5flkX7yelbSLiJeaPaX7b5og7f3s1y0WiyXeo3dtA2xIm++9dzUUUCwl&#10;tgwXbc1RzBymbo0V5aIbe5VXRR+7lVv/AB2tC4iWaFkbkEc1MMGg4AoDl93lObeHZJ5b/LVmC7lt&#10;Gw/zR+taF3aLcx8ja3rWcYntzslG6I965eXlPJlRlQl7ppS3QW3Mqjcajt79JjtPyk/wtRb26PbF&#10;VfcjfdrMMDCVo2+8q/L/ALVauUuh0VKlSHLI6EEYoFUNPuvPTDfeXrU4vI3kaMMN69Vq+Y641Izj&#10;zFmikyKWqNgooooAKKKKACiiigAooooAKKKKACiiigAoopD0oAaOnFMmkWGMs33QKrXF6IZUjX5j&#10;nmmau/8Ao6D+8aiUjmnWjGMnH7Jn3N1JcyZb7v8ADV63hY6ew/iZWqmlsztHGD/Dlmq9PeeX+6hG&#10;5h1x/DWEf5pHn0vilUqEH2aO3gHnHljuZVqRlmuF6eTF+tRlEtmDTMHl9asR6pCw2tuX/eWr902j&#10;yfDL3Sst3HbALFHn3FOTVpA2GQCpRpsEw3Rudv8AsNSrpMK9WZj9aXLUF7PEfZLNvdLcrlTgj7wq&#10;wBxUUcSwrgDaBUoPFdB6Eebl94xta0FdQ/fRfJOO/wDerlnhudOn3MslvKv3Wr0Oiq5h8px1t4su&#10;UO2VY5v/ABxq2rTUL6/Py2Rtk/56yt/7LWmiKg+VVWpKkYUhpaSgoyrjVTu2xLu/2j0qNNVcH94q&#10;stXZdPjk7YPtUP8AY6/3zXPKNQ8uccRze6RLGkrb7VvLfHSgTjzFW6XZIPutS+bbWRwgLt3Y09L+&#10;CddsqkD0Iquge7/N73/koWts0V4zj/VstU71WW5fP97ctW1ElvzEfMi/uU24RbuPzYuWX+GlKPuk&#10;1I81PliTadci4QIxxIlXmXg1hh/Kuo2X7p+b/wCKrUubryEQkcM22qjL3Tqo1fdtL7JaHSlqON1d&#10;Ay8q1SVqdgUUUUAFFFFABRRRQAUUUUAFIaWigBvY1XvLn7NA7fxdqsdhWRq0v71F9t1RJ8sTnr1P&#10;Z0+YqQnfOv8AtNWveQCZE3fdU8iqVtDi7/2UWpbi4a8k8mP/AFS/easo/CcNCPLTlzCSTNds0UHy&#10;D+KSmNcpZAomGfuauSW5jg2RtsP96qaaUzj5nBpy5i6kalvc+IpO7SNuarNtp0kvzN+7WtCCwjt/&#10;mPzN/eNW+Me1KNP+Ymng/tVSK2t1tkCrwKlyKCO9ZMviC3jkZWWQbW2/drqjCU/hO+Uo0o6mv+FH&#10;4Vk/8JJB/wA8pv8Avmj/AISSD/nlN/3zV+xqfykfWKX8xrfhR+FZP/CSQf8APKb/AL5o/wCEkg/5&#10;5Tf980exqfyh9YpfzGtk+lGT6Vk/8JJB/wA85f8Avmj/AISSD/nnL/3zR7Gp/KH1il/Ma34UfhWT&#10;/wAJJB/zzl/75o/4SSD/AJ5S/wDfNHsan8ofWKX8xrDrTXUOhVu9ZX/CRw/885v++K0oJlmiWRfu&#10;sN1Q6co/EXGpGfwmbcaS/wB6Jv8AgLdKrtHOnBVj/wABrfAxUbxB1x/KueVOJzywsfsmHBLJAchS&#10;f9irhjEo86DCyH7ynvUUumzI2Vbd+NPt7e4D5zgejGs483wnLTjOHuyiOKLflf4Xjb5lp2qjbFH/&#10;AL1LdQNG4lh4kHX/AGqbcOuoWe6Plh822tGbzj7ko/aIdMuNkvlt91vu1sjrmufY7ZIZF9Fat5Dl&#10;acC8LL3eVj6KKK1O4KKKKACiiigAooooAToOaQkKv0oPQVV1F9tsw/vDbSexnKXLHmKEd0Xvlfs3&#10;y1LqUObuAn+L5aoxqysrf7VbN5KkUPmN1HSsI+9H3jzaL9rTlzlO4UIxhh4kkO5m9KTzfsq+XCvm&#10;ydyakt7WTymc/wCudeaiNjcsMMVx/d3U/eLlzfFGJXkuZy3zP/3yat6cZZX3M58sdP8AapYtJ/56&#10;N/wFa0ERYxgUoxl9oqjRqc3PMkxS0UV0HojD92uMvP8Aj7l/66vXZn7tcZc/8fUv+89duE+KR5WN&#10;+GJFRVzSdrXe1mVWZf3TN/erUksIYpGubx4x/sj7tdcqyhLlscdOhKceYxrfT7idQ0cZZT/FUr6N&#10;dKuWhGfRHq7d+IGHy28e1f770228QSI+2dVdf9j71Z89b4uU05KHw8xWl0W4jmZY1aVR/FnbTW0m&#10;6iXc0Jz6J89aWqa2baYwxL8yjLO1VLbX5lPzqsq+v3aUZVpR5i5RoQlymZiit14LXWB5kThZx0NQ&#10;a0myKPzCon3fKU/hWrjX5pctjGVDkjzGSa6/Tf8Ajxg/65r/ACrkDXXab/x4wf8AXNf5Vli/hidG&#10;C+IuDpS0g6UtecewV5HZVbaPm7ZrKkv7gNgtt/4DW3jPWq1xYRzg/wALdmFZSjL7JyVqdSa9yRRj&#10;1GZDmRQ8f95adKfKkFzF80bffxURsJo2+Q/kauWdtII2E23a38NRHmOen7SXuyK13AJJYSvQ/LV3&#10;UJRFbH/a+Wq1pmGdoG6feSjWJAGjT/gVN/DzF83JTlIn06fzYtrfeX5TVsCsfTGKXbL2xitkda0h&#10;Lmib4eXPTHUUUVZ0hRRRQAUUUh6UARzTLEu5vu1T1PH2bj1pmrPiJF9TSWjC6tWibqvymspS97lO&#10;GpU55SolWFPMWI+ktWZMXFztP3IvvUkCtawSGQcqflpCqRWY8wtlxubH3mqYmEY8kR0upPJ8sKj6&#10;1V+2zycb2z/sik3PNhI02x+i1esdOCHzZOT/AAr/AHaj3pGcfa15e7IvQKyxKGbc3c089aUcCkPW&#10;uo9hbCjpS0g6UtAxtcVdf8fUv++1drXF3H/HxL/vNXdhPikeZjfhiOtvk3zf88vu/wC9U2pHzneT&#10;+OJtrf8AstQ3HyKsP935m/3qe7qt9KrfdZtrV1fa5jiv7vKVaen+tT/eodGRnVvvrTrb57mJf9pa&#10;2b905V8Zb13/AJCTf7q1ndq1Nd/4/v8AgNZfas6P8OJrW/iSLNn95pG+7F8//wARU9+/2hWb/lrF&#10;t3f7tQTfuYFj/wCBNTml8m83N9xlVW/3dtS173MV9nlKtdfp3/IPg/3Frk5kaGV1b+Gus0v/AI8L&#10;f/drDFfDE68D8Ui5RRRXnHsBSGlooAyL557WXcrjyz2202PUptgcqrKPvAVpTQrMhVuhrIntZLOT&#10;KglfVawlzRPLrKpSlzx+EsTyrdxiaP76U25X7V5Eq+uDTLKaPzOV8tm+UY+61WbP91cSQH7v3lo+&#10;Icf3iv8AzFS0Gb4kf3mNbG4byM8mqdnbfZopHk+8apxXJN+HPGTtojLliVTl7Be/9o3aKQdBS1ue&#10;iFFFFABRRSZoAxtWb9+q/wCzUNmzR3UY/vVb1ZMGOT/gNVIEBltsf7v/AHzXLL4zxqkf39y7fjzL&#10;iFBzzuNTXTwqi+btJP3dwqtG3mXM8p+6i7f61ULbz5k3Vvur61fMbSqcnNL+YtvquPlSP/vqr8RZ&#10;o13Y3Y5rIsbbz5t2P3a1tqAoAp03KS941w8qkvekPooorY7gooooAjf7tcrbW32jUZdu35GZvnrq&#10;m+6a415GhvXZW2MrNXRhuaXNynBipRjy85dGi3btuZo/++qdNoty07uu35m/vU1NfkP3lWnvr0g+&#10;7FRzYzm+Ex5cJy/EV9Ss5LdInk273+Vqgsv+P2D/AK6LSXNzLdy7pGp2nf8AH9b/AO9Xc24UffOF&#10;csqvuFrxBzdp/wBc6rWFt9puUT/gVWtf/wCPmL/drPSRkbcrbHSooNyw8eU2rLlre8aDaJduzs3l&#10;7m/2qfNoty8u5fL/AO+qRPEEx+8iNT38QuPuRVyc+M5vhOj/AGTl+Ir39jJbQRNJt3/drf00f6Bb&#10;/wC4tczc3kt2+6Vv92um0w/6DD/u1dbmjTjzF4aUfaS5C7RRRXIekFFFFACY4rNur17ebaVVkP3a&#10;0s5FZ+pWpljLL95eRUS5uX3Tnr83L7osF9DK3I2t/tCm6gdjRy9Ap5rNQJIvl5VZB91j3q9DumtZ&#10;In5kSsoy5onJCpKpHlkTanJttMf3mFZYXy51HfK1bOZrOBTz8yhqigUT3uR0DbqmXvGVZe1lGRuj&#10;oKWkHSlrqPYCiiigBv8AhVTUv+PVvpVv/CqWqf8AHo1RL4TGt/DkRW8322Bon6+tNsk+zGRZF/1f&#10;NUIWaCVWXtWzdSbrQuvdayj7551GXPHml8USpbuYLJpNu9mNRRWslxJvcFD6mr1oVis0Y/Ku3NZt&#10;zeNM2Pux+lOXLy+8OrywjHnNa0MSrsjK/L2WrArM0hQTI3/Aa0hWkfhPQoy54KQ+iiirNgooooAj&#10;YfLXC3Nz/pEvyfxN/FXduflrzy8TZdSq3/PV6unKUJe6Y1acZx94f9s/2P8Ax6j7Z/sf+PVXq/ot&#10;vHeahFHJyv366fb1Dn9hS/lNMJd6a3lJp/nf9NU/ipZtYvLb/W2ap/wKukfhaxb6vOqOM5e+dXwR&#10;5YmeniGeb7tor/8AAqle/u5v3b6Uz/8AAafCiwuixLsTdXQRrx1qIKMJe7ELue5wk0zQyvG0Wx1+&#10;8m6m/bP9j/x6tTxXZxwXEMy/fk3Bqw69GNepKJySw1L+UsfbP9j/AMertNHffp8DeqVwdd9pabLG&#10;3X0jX+VY1qkpcvMb0qUYfCXaKKKg6AooooAaOtNkZYoyzcKtOHWmSLviZf7y0Ey2M64sYrhN8LL+&#10;H3aWxWaFykkZxjhqoCSSBjhtrVrWV8LhdrcOvWuePLKR5VGVOdTm+GRWtMJBcIv/ACz3VLYw/ZY2&#10;eT5TjP8Au0W/7u+uF/vYaodVuSX8pOmPmp/DHmN3y04838pPZ3jTzP8A3MfKtaA4rF0kZmb/AHa2&#10;SeKqnK8TXDTlOnzSHUUmfY0VqdVwJ4qreR+fbyBeuKtEcVDLOsJCkgFuBmkyJcvL7xhRNvyn8X3h&#10;VhX3aa/+yTS31mYJPMTld24/7NNU7redlXbuI/pXN8B5EIyjKUZEl0zG3gjXuv8ASqjgkrGg3ev+&#10;01XJH22kW1f3jrtUVLa2iwKZZTz7/wANHLzSNZU5VJFm1t/IiUe3NWByaq2l4Ll3AHyrxmrXQ10R&#10;PSp8vL7o6iiiqNAooooAZj5a4rxDbeTqTt/BL89duDmsfxBpovbfcn+tT5lrN+7LmD4jja1fDf8A&#10;yFf+AtWVWl4e/wCP/wD7ZPWlT4ZGMfiO2f7lY9/9+th/uViX7r5vzVzS+IuQ2P8A1qVtx/drB3r5&#10;6L/H/ub63o/uimTA5vxf/wAuv/Aq52t/xZ962/3mrAroofCOp8RLbQtczxRL/G2yvQoV2JiuX8M6&#10;czSG6deB8q11PSs370i4/CPooorQYUUUUAFIaWo5X8uN2/urQBkXsTW9zvXkNzUcR2zxsg/ds3P+&#10;zVwuuox4+63p6VWgRrafy5FG1jwf9quXl948eUPf5o/CWl41OT/rnVFXAWadvvt8q1eX5tTk/wCu&#10;dUkha4chBtiXjdVyKqKT+H+8WtJTId/+A1pjrVeNo7fy48gEj5RVk8c1pH3YnfRjyQ5RaKKKq5uI&#10;e9Z+rLmBW/umr/pUF1EJYGX1qZfCY1o89OUTKtL8wnDfNH6/3avyrG9pJ5artZd3y96yEAVsP8pb&#10;v/dq/p8hDNC/PGRWFOX2TzMPUl8Mizp0ge0jqhd3TTynZ/qxU1mf9GmT+JSwqkBi3Zj1kbb/AMBq&#10;5S90qrKUqcYl7SB/rP8AgNah71R0tNtuW/vHdV49K0p/Cd2Hjy04oUdKWkpas6QooooAKT7y0tFA&#10;HPavoAuG82E7Zf8A0KufhludIut23ZL/ALa134Gaq3OnxXCbXRax96IfEcw3im+H/PNP+A1E+vXM&#10;yOsqxP8A8Bq1feGWX57c/wDAWrFmhaF9sqsj1cfZyIlzRNJPEc8UW2KKJHb7z0f8JNfH+OP/AL5r&#10;KrSsdCnu/v8AyJ/4/Vy9nH4gjzfZKt5fz37J5v8AB93YtaGlaFLcNvnXYn9z+9W5YaHb2g4XL/3/&#10;AOKtNUVR8tY+98MPdK5f5hsMKwrtWpSKAaWtIx5RhRRRVAFFFFADR1plz/qJP92njrQ3KmgmWxzS&#10;MysrL8rLW7Z3AnhB796xxH5U2w/dHFXNLxGJgx+71rkp/EeRhZShLlJLTm6uG/4DTbu9WEeXEq7l&#10;HT+7UMczQ2kkn8TnK1A0flKA3Ejfw/3a0cvdLnUlGn7o6y3TXcW75v4q3eOlZ2lQbF8xv4ulaFVT&#10;j7p1YWLjT94dkUUYorSx13FpKWkPSmMytRsmkbfGP95fWq1jKiSxq/3h91v/AGWpjeS20zxt+8Ud&#10;261PC1vdvyFL+/Wuf3eb3TyeWMqvNH4hv+qvWUdHXdVPyzJKsPZTir+pR7VjlXrGamtkjA8xRnfz&#10;mhrmlym0qPPLlC5mW1hH/fKrRZ3H2iEN/F3qhq0uZ1X+6uadpEnzyL/wKr5ve5Be3/fchsUUUVqe&#10;iFFFFABRRWV511/an2bzIfL8vzc+U2/bu+796gDVorKsdZSa33T/ACMsXmt8vy7at212tzvCqyMj&#10;fMrLzQBYAqhf6VFdxbStNXUlii3Oru7SSoqxrk/Kzf4U4arCzRKiyOJEVtyL91W+7UShzC5ijpmg&#10;Jbtvf94/95q20jVF2qtULTUDclSy+SfPeLbj723d/hTbfWA9mk0yMjMsj7P92iNPlHzGpilrNbVk&#10;We4V0byoo0fft+9uq1bXS3CsVVlKttZW/hqwLFFZT61H9nnaJG3LE0q7l+9V+2dpII2cfMy80ATU&#10;UUUAFFFFADTwTVK3vRJcSR+nSrEz+VA7f3RXPrIyPuX7y1lUnynDiK3spRL+q23z+ao6/epZiI7U&#10;yD78u3NaK7Zog38LCqM6ebdxxL91PmahxInT5eaUPtEdwy29siAb3UZUVFZ2bXTeY4+X+9/erQuo&#10;4VAeTb8v96qb6q6j92n/AH1Uy5eb3iKkYRl+8NgfWiqtlI0turSD5mFWe1dB6MZc0eYdRRRSKuFF&#10;FFAzK1eLKrJ/wFqz40YNx96ugkRHXa3IasW4tXtWx/CPutXPUj9o8jFUfe9oWbS4FzE1vJ97bzUu&#10;nvgNEx+aOqEcoZ1JbbIv3X9f96rl5+7eO4j+Zejbe9OMvtGlOpePN/KVbxd18R6t/wCy1JpY/wBI&#10;b/dqW5j3XMUi4KsPvUmjxDY0n/AaOX3rkRp/vrmgsyOzKG+ZetSdKwRcNHcs47tW3GwePcO9aRlz&#10;HbRrKqS0Vmazh0tUb7j3CKyn+IVSaGNbm1jtJAu2eXnb/q22fdqzpOgql9nb+0/tO75fK8rb/wAC&#10;rMn1SZbWCVZDu8hJWTy/7396l1R7mWC/xIqQxuqqqL838NMCVdFfyfLeRcfZng/76q7p9s1srboo&#10;YdzfdiXFU/tN02oOif6tZVjbJXbt25/76qJL+6ktoWLfNPO8a+UnzKq7v/iaZBbTTyk0DblzFLLJ&#10;/wB97v8AGoRpsytY7XjPkKis5+8dv3qr31xczWDxyssP+iPLJt+bdV7Wpwunsn/PVli+7/eoASHT&#10;5ElRmZSEunl/4Cyt/wDFVBJpFwbeKJZI8Kskbbh/C1RWk8n2SC3gk8rbO8W51/hXc3/xNWEvZ5bt&#10;E86JUVY9392Xd/doAW40uSVZk3LtkgVf+BLVyxtmtomVljTc27ZEuFWs0alcCFpS33452Vdv3dtP&#10;a/uHNwqsqbfI2nb/AHj81ACRaRMtu8TPH8sDQR/8C/vVsqNoArESaae8s1kl+7NKv3fvbaZHqdwq&#10;3TCQSott5sbPFs/ytAHQUVz9w0zOkUk2/wAu8jXcq7f4as2M8sl7LFNIB95lTZ/Du+8rVJZrHpR2&#10;oNZmp3mxSi9T1qJS5TGpUjSjzSH6kQbT5TuDNWdsVrBm/iWSprX9/YTRfxL8y1HbxtNbyov8TLXP&#10;L3jzKj9rPm/miaNo/k2Kluy1XtpPJSS4frIeP6Ut0QWS1Q8Y+b6UXzQxiNTgsPupWp0Slyr/AAlO&#10;VpJ/3sjbU/z92mW8JmkUL0pwSW7fpu+v3VrXtLRLePA5buazjHnOSnR+sS5yyihECr2p9FFdR7gU&#10;UUUAFFFFADTyaq3V2sBCuDg96tHg1BcQLcRkHkVEjOpzcvulPFlIeqr/AOO1cjhh8nYAvl+lYUqP&#10;G2CeRT4o2A3Rthu6r96ueNT+6eVDEe9ZxLlv/o8v2eT7v/LNvWr8UQggVB0Vazw32pNj/JKORVq1&#10;u9+Y5PllXqK2idlKUTEVcgt6Vs6XJvgI9Dis9ofIuWiYfK643VY0s7HlWsqfuyODDx9lVLrpBfQF&#10;WCyx0kdjAixhYlURtuXFZa3DW08hTu1a9tcrcR7h+IreNTmPQo4iNX3ftEbaXaybd0KfIuxf92pp&#10;LSCaOVWjVll+/wD7VTDmjNWdhUmt7SGdbmXajj+NmqApaPL9g8vHlL5mFb7tM1ZCJY5PJaVRFImE&#10;Xd8zbcU/TrZ4p90yjf8AZolZv9r5939KYFa5+x7vKltWMcDLAGJ+Rd23/a+laMz2zk72V3g/ebd3&#10;zLVVNPWe8upJTJs81WVd3yt8i1TMM73of7OyhfPX5V2L1+X/AHt1MguyR2l3ApEe7zWWXbnaw3fL&#10;uolSxiZpiI82yZ2o33dv+zVCwtJ4rPy5YmeQywSbj/d+X/0Gg2zme+iW3bZIsp3Mv3Wb+63+1QBo&#10;RRWX3l2q1yn3Wb7ytT4bOyhfyo/L3/L8u75vlrNlhmb7Mv2d1wsHCx/7X8X+7U0NoyXyyGIZ+1yN&#10;u2/w7aANI2UJKnyl+VvMX/epi6XaRqyrCmHXY3+7VzNLUllVrOCRWDRrhm3N/vUQ2MFvO8scQWR/&#10;vNVk/pWVf6jglI2+rVEpcpjUqRpR5pGgZVIb5uR1rCybiR37FdwqxFJssX+pqsuFgb/podtYSlzn&#10;mV6nteUv6OAVlY9M0+by9PMjqPmkOcUtvtsbQtJxxuaoYw1zJ9ol4Cj5V9K1Xw8p0R92nGP2iext&#10;dil5MeY/LVG9taK+4srN/tNmq8/my8yMscfZWaqxVF+6d3/AaiUjKdWMI8vKa6X8C/KpHH8Kirg5&#10;FZmnWmT5rrz/AA1p5wK1XMdtGUpR5pDqKKKs6QooooAKKKKACiiigCpc2aXC8gZ/vVnvpky8rhvr&#10;WzjJ4qnfSzRAGPbt/izWUoxOStRpz96RXhW+U9F2/wC0amms2lCsXCTL/EKoNfXLdHqRJLxRkMzL&#10;/wB9VEZROONSmvd96RKXW5Xyp/3U6/dqWytXjeRpOQ1R4F4hEytHL2bFOS6ktX2XP3D92T1qjaKj&#10;zc0v69Slfx7LpgP4vmpsEptZge/p/eWtK8gW6izGw3Y+VhWei7v3bjZIPubv/QazlH3jkqU5Qqc8&#10;DUuLxYI1cAsp9KRNQif2PvVa0T7RZSRN94cVmhH80r/FVSqSRvUxFSHLKP2jpQQe9OziudhupLdu&#10;On8StW3bXK3EYYc1pGakdVHERqliiikyPWtDrFopNw9RRmgA6UmSaDyaz7zUPKO1OWqJS5TOpUjS&#10;jzSLryKgyxxVRtUj3bY/3je1Zckzznc5+X0ap7CHzpS38K1l7SUvhPP+tSqS5YFzUbkRxBF+81ZI&#10;XAX/AGqsTgS3Mju37teKfa2zXUu9l2xj9amXvyOepzV6hL9nb+zBx82M4pRGsEcbyEfKOAf71Wbi&#10;9WP5QN7/AN1etVRCCfPucZH3V9K0OyUYqXuhDBLenzJeI/4VNT3MdyRiF1UVAbu6c/KpVfcVCb+5&#10;RtpfP/AaXNEzdWnCP2g/s6dmwV/4EzVat9LCvlzu/wBk0221CWSRV2qwrT680oxiXRo0Z+/EUDFL&#10;RRXQeiFFFFABRRRQAUUUUAFFFFABSEZpaKAM6fTVlO4fK3rVN9NmX7uG/wB1sVt8etGDWMqcZnHL&#10;C05GRFbXW7O4r/vNmr4UCLZI3mDvuqhd3k6MV2+Wn96qhdpD+8P/AAJqXNGByutGl7kTQNk0LbrW&#10;QY/ummNMrnbdRbT6kVWUGP5kmC/i1WVvlKbZykx/2RS5gjKL/u/+kliyhUOziXzFbtUd/p/mHzI/&#10;vfxL/epwsI2CyRkx/wC5xSeTdRjiZZf95a0+ydPL7vLKJnlz9yZT8v3W/iFSwiSA70HmR+i1Ya5l&#10;A/eW+7/dpILq2R+EMbfSseU5VCKl8RdkuEjhEh6bc1nqkt+dzHbGafq3/LJPVqTUHa2ijjj+UHvV&#10;SNqsuaUub4YinS1UZSUhqLa5eNzDMMk9GrNjlaN8r8prRvsNBFL9xxzUxl9qJz06kWuan7vKWNQm&#10;aGHCDDN8q1mNEIxmTgfwpWpeSRIsbPuX+7tqoLi3L8RFm9xVS+I2xEYzl70ivHC90Rgcf+OitiGB&#10;IIwqjNU/PuJ/9XCI/wDfpfsM0gzLMcf3Vpx90qlFQ+GPMQ4hgU+c/mfxYFSmSe4+VB5Cf3u9SyRQ&#10;WUe4Lt/2gM1Rkn83/l4x/uo1Hwil+6900ra0jgGR8zf3mqO9t53O6KQAf3TWUzFG4mZqet7LH1kY&#10;/wC/S9rH4TP6zT5eXlJGsrpuDlvfdUsWlyEfOQPpV6zmeWMGSPYfSrPNWqcTaOFpz94hgtkt12ou&#10;BUx60ZNJWp3Rio7Dh0paKKCgooooAKKKKACiiigAooooAKKKKACiiigBjxq64IqjJpcb9Mp9Kv4z&#10;RiocYy3M5U4z+JGZ/Yy95M/8Bp5it7LLH5n9erGr/Wq0tlFK25gN396p5f5TD2MYfw4lCbUnkHyf&#10;u196iDH7xuG3f7HzVe/smP8AvMfxpRpMfdn/ADqOWRyexryleRXXVCq7Qpb/AGmarFvI14PnhG31&#10;qZLCFf4A31qwR2BwKuMZfaOqnTqL+JIp6jb+bDuX7y1XAW9iC7trD9K1cZHrVGbTlZ98Z8pvVaJR&#10;HUp+9zRKqaT5bHfIu30WllP22dIo+Y1+9Ug02ZuJLhmWrlvbpbR7V4qYxMY0r+7y8sR8i5TlA3+9&#10;We+oSRna0Sr/ALNaY+tMeJJBhlDVpJS+ydVSEpfDIyZLoSHPmSxf+g1GJ5I/mE5b6tWg2lwsOMr9&#10;KiOjH/nrn/gNZSjI4JUa4kOorOu2VR/7LT20uN/mUlPoaWPSY1+8SaupGsShVXavtVRjKXxHRTpy&#10;lH9+UF0hB96RqsQ2MMHKr83941bx7Un41fLE3jRpw+GIopaKKs3CiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKw9U1m70tlZraOSJvuurUAblJiucs/ElzezrDHaR7m/26349+xd+3f8A&#10;xbaAJaKKyNS1+CwfylXzpf7ifw0Aa9FY8Mmr3CByLe1T+6ysz0ya71GwXzZ4YbmJfvNEdrLQBt0V&#10;j6Xrv9qXjRxx7Ilj3fP96tigAoorD8QaxJp3lRwbfNb5m3/3aANyisvQtUbUrVmk2+ajbW2VqUAJ&#10;ilorN1K7u7ONpIoI5okX5vm+agDRwKMVzUPiuaaVIltV3u+1fmq5c6jqVpE0jWUbqv3tktHKK5tU&#10;lYNj4phuJNs8f2fd/Hv3LW/QMKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKwf&#10;GH/IOi/66/8Asj1vVg+MP+QdF/11/wDZHoiBm+E/+QjJ/wBc/wD2Za7CuP8ACf8AyEZP+uf/ALMt&#10;dhVS3IiZHiDUv7Os/wB2f3snyof7tYnhiz+03zzP8yw/N/wOn+Lnb7dEo+4sdW/B/wDqbr/fWj7I&#10;faOkoooqSzF0+wWx1yfYoWOSLcMf71bVFFABXIahC2qJqF+r/LE22P8A3V+/W/rN79h06WVT8/3U&#10;/wB6jT7FbXTIrZgPufP/AOzUAc34au/s+oKrfdn+UV2lec3MMthePFu2PE3yPXe2Vwt5axTr/GtV&#10;IiJZqpqP/IOu/wDrk3/oNW6qaj/yDrv/AK5N/wCg1JZw+m/8hG1/66r/AOh16HXnNg6w3lvI33Fl&#10;V2rrbnxNZQx/um86T+FEWrkRE5XUYVhvp414VZW212OhTNNpNuz/AH9u2uYs9Iu9UuGkdWRXbe0r&#10;rXZ28C29ukUf3UXatEgiTUUUVBYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABWD4w/5&#10;B0X/AF1/9ket6ua8V3cbW8dsrK8vmBmX+7RECp4T/wCQjJ/1z/8AZlrsK4jw1dx2mo/vG2K0W3c9&#10;dvVS3Iicn4utm8+Cf+Bl2UnhK4VLmeA/8tF3rXQ6hYR6jatDJ0bo2Pu1xtxbXOi3SO3yOrfK/wDA&#10;1AfaO+orCs/FNtLEBc/6NJ3yvy1Yk8R2S/dkaVv4VRfvVJZq0Vnaf9ombz5yYlZdq2/93/e/2qnv&#10;LyCxg8ydwif+hUAZOrI2q6lFZRSbPKXzXbG7/dq1/Z2p/wDQXP8A4CpVHwzepc3N7JIyi4lbfs/2&#10;a6SmQcXr2nTWkiTzTfaPM4Ztu2r/AIRvC8Uts38HzL9Kt+JTCdLlWVl3/ejzXMaXff2dfRTfwH73&#10;+7TD7R6DVTUf+Qdd/wDXJv8A0GpoJo7mJZImV0b+Jao61dxW2nzrIyqzxuqof4qks4/Tf+Qja/8A&#10;XVf/AEOvQ685s5lhvLeVvuJKrtXoMMqToHjZXRv4lq5ERJaKKKgsKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKqf2daf8+sP/AH7WiigA/s60/wCfWH/v2tTRosKbUVVVf4VoooAl&#10;qKRFmTa6qyt/C1FFAFKTQbBzuNsgP+yNtWLawtrT/UQRx+6LRRQBaqvNZwTtukhjdvVloooAaljb&#10;I25beNWHfy6tUUUAV5LO3mffJDG7f3mWmf2daf8APrD/AN+1oooAfDaw2wbyo44i33ti9aJLOCZt&#10;0kMbv/eZaKKAGf2daf8APrD/AN+1qWK2itwRFGse7+6tFFAE1FFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAf//ZUEsDBBQABgAIAAAAIQDah3Al4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JA&#10;FITvhf6H5RV6q7upuNaYFxFpe5JCtVC8rdlnEszuhuyaxH/f9VSPwwwz32Sr0TSsp87XziIkEwGM&#10;bOF0bUuEn/3HyxswH5TVqnGWEK7kYZU/PmQq1W6w39TvQsliifWpQqhCaFPOfVGRUX7iWrLRO7nO&#10;qBBlV3LdqSGWm4a/CiG5UbWNC5VqaVNRcd5dDMLnoIb1NHnvt+fT5nrYz75+twkhPj+N6yWwQGP4&#10;D8MNP6JDHpmO7mK1Zw3CQsYrAUFKCezmi8V8BuyIMJdTATzP+P2F/A8AAP//AwBQSwMEFAAGAAgA&#10;AAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaSAPvWv71WfcCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwKdlya0EAADsEgAADgAAAAAAAAAAAAAAAAA8AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAW9wAA/MpAADzKQAAFQAAAAAAAAAAAAAAAAAV&#10;BwAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgAAAAhANqHcCXgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAOzEAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBYYLMbugAAACIBAAAZ&#10;AAAAAAAAAAAAAAAAAEgyAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfQEA&#10;ADkzAAAAAA==&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:11997;top:334;width:40650;height:43886;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEFGDOwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5Rb6VjctKhJdJQhWXxP9gGv2NhvM3g3ZNYn9elcQfBxm5gyz2oy2ET11vnas4HuSgCAu&#10;na65UnA67r4WIHxA1tg4JgU38rBZv7+tMNVu4Jz6IlQiQtinqMCE0KZS+tKQRT9xLXH0/lxnMUTZ&#10;VVJ3OES4beRPksylxZrjgsGWtobKS3G1CvbZNc+mrvg39nLOZ/1t8TvMS6U+P8ZsCSLQGF7hZ/ug&#10;FczgcSXeALm+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQUYM7BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 6" o:spid="_x0000_s1029" style="position:absolute;top:2966;width:63303;height:3905;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6330315,390525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpymxCwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvRbP2IGU1iij+KfTS1Yu35+a5WUxelk1W12/fFAo9DjPzG2a+7J0Vd2pD7VnBZJyB&#10;IC69rrlScDpuRx8gQkTWaD2TgicFWC4GL3PMtX/wN92LWIkE4ZCjAhNjk0sZSkMOw9g3xMm7+tZh&#10;TLKtpG7xkeDOyvcsm0qHNacFgw2tDZW3onMKPndvu667nPdflbG4L2+24M1Eqddhv5qBiNTH//Bf&#10;+6AVTOH3SroBcvEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAacpsQsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l6330165,em,390143r6326332,e" filled="f" strokeweight=".25314mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;width:11068;height:1403;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI+TTDwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYPto2uIqIgFMQYDx6f2WeymH0bs6vGf98VCj0OM/MNM513thZ3ar1xrGA4SEAQ&#10;F04bLhUc8vXHFwgfkDXWjknBkzzMZ723KabaPTij+z6UIkLYp6igCqFJpfRFRRb9wDXE0Tu71mKI&#10;si2lbvER4baWoyQZS4uG40KFDS0rKi77m1WwOHK2MtftaZedM5Pn3wn/jC9Kvfe7xQREoC78h//a&#10;G63gE15X4g2Qs18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyPk0w8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="122D909F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:spacing w:line="221" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Registered</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>Address</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 8" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;top:9559;width:63423;height:9144;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjeb7h5Eu0aRxQVBWKz14HG2GdtgM6lN1O6/NwfB4+N9L1a9bcSdOm8cK/hIUhDEpdOG&#10;KwXH4mcyA+EDssbGMSn4Jw+r5XCwwEy7B+d0P4RKxBD2GSqoQ2gzKX1Zk0WfuJY4cmfXWQwRdpXU&#10;HT5iuG3kZ5pOpUXDsaHGlr5rKi+Hm1WwPnG+Mdffv31+zk1RzFPeTS9KjUf9+gtEoD68xS/3ViuI&#10;W+OVeAPk8gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3BA93A46" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="7334"/>
+                          </w:tabs>
+                          <w:spacing w:line="225" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>Country</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="662D62D3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4831"/>
+                            <w:tab w:val="left" w:pos="4877"/>
+                            <w:tab w:val="left" w:pos="9936"/>
+                          </w:tabs>
+                          <w:spacing w:line="610" w:lineRule="atLeast"/>
+                          <w:ind w:right="18"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve">Phone </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve">Alternate No. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-36"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> E-</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t>mail</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>Website</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 9" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;top:21339;width:43440;height:1404;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aaoH0a5RRFYQBLHWg8e3zbMNNi/dJmr990ZY2OMwM98w82Vna3Gn1hvHCkbDBARx&#10;4bThUsEp3wymIHxA1lg7JgVP8rBcfPTmmGr34Izux1CKCGGfooIqhCaV0hcVWfRD1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QiLRqOCxU2tK6ouB5vVsHqzNm3+d3/HLJLZvJ8lvBuclWq/9mtvkAE6sJ/+K+9&#10;1Qpm8L4Sb4BcvAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWKgUqwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6E079273" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="6820"/>
+                          </w:tabs>
+                          <w:spacing w:line="221" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>Number</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>of</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>Employees</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>who</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>are</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>members</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>of</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t>ICAP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;top:32574;width:63595;height:1403;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVOaK3xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3umkPoqmrSLEgCKUxPfQ4zY7JYnY2ZldN/33nIHib4b1575vlevCtulIfXWADL9MM&#10;FHEVrOPawHf58TwHFROyxTYwGfijCOvV6GmJuQ03Luh6SLWSEI45GmhS6nKtY9WQxzgNHbFox9B7&#10;TLL2tbY93iTct/o1y2bao2NpaLCj94aq0+HiDWx+uNi68+fvV3EsXFkuMt7PTsZMxsPmDVSiIT3M&#10;9+udFXyhl19kAL36BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABU5orfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="59DC893E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="9994"/>
+                          </w:tabs>
+                          <w:spacing w:line="221" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve">Name: </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 11" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;top:36521;width:63557;height:5213;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6dQcswQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CCHvTVA+iXaOIrCAsLNZ68DjbjG2wmdQmq/XfG0HwNo/3OfNlZ2txpdYbxwpGwwQEceG0&#10;4VLBId8MpiB8QNZYOyYFd/KwXHz05phqd+OMrvtQihjCPkUFVQhNKqUvKrLoh64hjtzJtRZDhG0p&#10;dYu3GG5rOU6SibRoODZU2NC6ouK8/7cKVkfOvs3l92+XnTKT57OEfyZnpT773eoLRKAuvMUv91bH&#10;+SN4/hIPkIsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHp1ByzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="513D8CCB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="5106"/>
+                          </w:tabs>
+                          <w:spacing w:line="225" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve">Membership No. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="414F2B53" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                        <w:pPr>
+                          <w:spacing w:before="62"/>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="153DF85B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3689"/>
+                            <w:tab w:val="left" w:pos="7189"/>
+                            <w:tab w:val="left" w:pos="9988"/>
+                          </w:tabs>
+                          <w:spacing w:before="1" w:line="265" w:lineRule="exact"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve">Phone </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve">Mobile No. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>E-</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t xml:space="preserve">mail: </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 12" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:50;top:27940;width:63323;height:2768;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnOawmwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81q0Ir281KEQXtpfhA6G3YTHcXN5MliWv8902h0Nt8fM8pVtF0YiDnW8sKZtMMBHFl&#10;dcu1gvNp+7wE4QOyxs4yKXiQh1U5eiow1/bOBxqOoRYphH2OCpoQ+lxKXzVk0E9tT5y4b+sMhgRd&#10;LbXDewo3nZxn2Ys02HJqaLCndUPV9XgzCr7ixyVeP2f7eMF60R+yzevgNkpNxvH9DUSgGP7Ff+6d&#10;TvPn8PtLOkCWPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnOawmwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5258CDE3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                        <w:pPr>
+                          <w:spacing w:before="47"/>
+                          <w:ind w:right="2"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>DETAILS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>OF</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>MEMBER</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>RESPONSIBLE</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>FOR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-8"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>STUDENT</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>AFFAIRS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>(MRS)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB4F7E3" wp14:editId="4C967C28">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>611505</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5171243</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6329680" cy="269240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Textbox 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6329680" cy="269240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="E6E6E6"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E2A2EB6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="18" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>PROFILE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>AND</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>BRIEF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>ON</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>BUSINESS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>AND</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OPERATION</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>THE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>ENTITY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:.5pt;margin-top:.7pt;width:594.3pt;height:76.05pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd0mfHfwIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbWd2olt1an6lmlS&#10;t1Xr9gMI4BgNAwMSp53233fgJEu3fZimJRIG7nh47u45Li53vURbbp3QqsHZWYoRV1QzodYN/vxp&#10;OSkxcp4oRqRWvMFP3OHLxetXF4Op+VR3WjJuEYAoVw+mwZ33pk4SRzveE3emDVdgbLXtiYelXSfM&#10;kgHQe5lM03SWDNoyYzXlzsHu7WjEi4jftpz6D23ruEeywcDNx9HGcRXGZHFB6rUlphN0T4P8A4ue&#10;CAWXHqFuiSdoY8VvUL2gVjvd+jOq+0S3raA8xgDRZOkv0Tx2xPAYCyTHmWOa3P+Dpe+3DxYJ1uDz&#10;EkqlSA9F+ghpI2otOcrKkKHBuBocH82DDTE6c6/pF4eUvunAjV9Zq4eOEwa8suCfvDgQFg6OotXw&#10;TjOAJxuvY7J2re0DIKQB7WJNno414TuPKGzOi3w+y6B0FGzVrCjPi3gFqQ+njXX+Ddc9CpMGWyAf&#10;0cn23vnAhtQHl8heS8GWQsq4sOvVjbRoS0Afd7Pw36O7UzepgrPS4diIOO4ASbgj2ALdWO9vVTbN&#10;0+tpNVnOyvkkX+bFpJqn5STNqutqluZVfrv8Hghmed0Jxri6F4oftJflf1fbfReMqonqQwPkp5gW&#10;MfYX7N1pkGn8/SnIXnhoRSn6BpdHJ1KHwt4pBmGT2hMhx3nykn7MMuTg8I1ZiTIIlR8VtNLsCVRg&#10;NRQJ6gmPBkw6bZ8xGqABG+y+bojlGMm3CpRUZXkeOjYu8mI+hYU9taxOLURRgGqwx2ic3vixyzfG&#10;inUHN2UxMUpfgfpaEYURlDmy2msWmixGsH8QQhefrqPXz2dr8QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMK3pQXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTLQoNlG6JMZh4&#10;UAjoDxjaYVvtztbuAvXfO5z0NPPyJm++ly8H16oT9aHxbGA8SkARl75q2Br4eH++m4EKEbnC1jMZ&#10;+KEAy+L6Kses8mfe0mkXrZIQDhkaqGPsMq1DWZPDMPIdsXgH3zuMInurqx7PEu5afZ8kqXbYsHyo&#10;saOnmsqv3dEZGOxmu/pOX982q66xuP70k7l/Meb2ZnhcgIo0xL9juOALOhTCtPdHroJqRUuTKGMC&#10;6uKOZ/MU1F626cMUdJHr/wWKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDd0mfHfwIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCt6UF&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="#e6e6e6" stroked="f">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="2FB4F7E3" id="Textbox 13" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:407.2pt;width:498.4pt;height:21.2pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2JkOi6AEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/02RbKNuo6QpaFiGt&#10;FqRdPsBxnMbC8RiP26R/z9hpusvtBdEHd2wfn5lzZrK+GTrDjsqjBlvyq1nOmbISam33Jf/6ePvq&#10;mjMMwtbCgFUlPynkN5uXL9a9K9QcWjC18oxILBa9K3kbgiuyDGWrOoEzcMrSZQO+E4G2fp/VXvTE&#10;3plsnufLrAdfOw9SIdLpbrzkm8TfNEqGz02DKjBTcqotpNWntYprtlmLYu+Fa7U8lyH+oYpOaEtJ&#10;L1Q7EQQ7eP0bVaelB4QmzCR0GTSNlippIDVX+S9qHlrhVNJC5qC72IT/j1beH794pmvq3YIzKzrq&#10;0aMaQgUDoxOyp3dYEOrBES4M72EgaJKK7g7kNyRI9gwzPkBCRzuGxnfxn4QyekgdOF1cpyxM0uFy&#10;MV8tr+lK0t18uZq/Tm3Jnl47j+Gjgo7FoOSeupoqEMc7DDG/KCZITIZgdH2rjUkbv6+2xrOjoAn4&#10;sFhu81VURU9+ghnL+ljKm3zU9leKPP3+RBFL2Alsx1SJ/Qwz9uzRaEt0KwzVkGx/O3lcQX0ii3ua&#10;xZLj94PwijPzyVKz4+BOgZ+Cagp8MFtI4x31Wnh3CNDo5EvMNPKeC6ApStrPEx/H9Pk+oZ6+y80P&#10;AAAA//8DAFBLAwQUAAYACAAAACEA5rDJh+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7C&#10;MAyG75N4h8hIu42k0JXSNUVsEoddJsGGxDE0pq3WOFEToHv7hdN2tP3p9/eX69H07IqD7yxJSGYC&#10;GFJtdUeNhK/P7VMOzAdFWvWWUMIPelhXk4dSFdreaIfXfWhYDCFfKAltCK7g3NctGuVn1iHF29kO&#10;RoU4Dg3Xg7rFcNPzuRAZN6qj+KFVDt9arL/3FyNBL8XHUhxevXPvu2MqdFJvu4OUj9Nx8wIs4Bj+&#10;YLjrR3WootPJXkh71ktYZYtISsiTNAV2B8RqkQA7xdVzlgOvSv6/Q/ULAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtiZDougBAADfAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA5rDJh+AAAAALAQAADwAAAAAAAAAAAAAAAABCBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E2A2EB6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="18" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>PROFILE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>AND</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>BRIEF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>ON</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>BUSINESS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>AND</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OPERATION</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>THE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>ENTITY</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2DE5B8DA" wp14:editId="60F1553D">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4425E951" wp14:editId="7D7499A5">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2540</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>5709930</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6329680" cy="277495"/>
+                <wp:extent cx="6256655" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="387" name="Rectangle 19"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="14" name="Graphic 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6329680" cy="277495"/>
+                          <a:ext cx="6256655" cy="1270"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
-[...4 lines deleted...]
-                          <a:noFill/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6256655">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6256081" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:17.25pt;width:498.4pt;height:21.85pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7OgZ0fwIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEyEQ/m7ifyB87+3LbV920+3lrmeN&#10;SdWLpz+AAtslsoBAu63G/+7AtmdP/WCM24QCMzw8M/MM85tDJ9GeWye0qnF2lWLEFdVMqG2NP31c&#10;jWYYOU8UI1IrXuMjd/hm8fLFvDcVz3WrJeMWAYhyVW9q3HpvqiRxtOUdcVfacAXGRtuOeFjabcIs&#10;6QG9k0meppOk15YZqyl3DnbvByNeRPym4dS/bxrHPZI1Bm4+jjaOmzAmizmptpaYVtATDfIPLDoi&#10;FFz6BHVPPEE7K36D6gS12unGX1HdJbppBOUxBogmS3+J5rElhsdYIDnOPKXJ/T9Y+m7/YJFgNb6e&#10;TTFSpIMifYC0EbWVHGVlyFBvXAWOj+bBhhidWWv62SGlly248Vtrdd9ywoBXFvyTZwfCwsFRtOnf&#10;agbwZOd1TNahsV0AhDSgQ6zJ8akm/OARhc3JdV5OZlA6CrZ8Oi3KcbyCVOfTxjr/musOhUmNLZCP&#10;6GS/dj6wIdXZJbLXUrCVkDIu7HazlBbtCehjlobfCd1dukkVnJUOxwbEYQdIwh3BFujGen8rs7xI&#10;7/JytJrMpqNiVYxH5TSdjdKsvCsnaVEW96vvgWBWVK1gjKu1UPysvaz4u9qeumBQTVQf6mtcjvNx&#10;jP0Ze3cZZBq/PwXZCQ+tKEUXMhG+4ESqUNhXisW5J0IO8+Q5/ZhlyMH5P2YlyiBUflDQRrMjqMBq&#10;KBLUEx4NmLTafsWohwassfuyI5ZjJN8oUFKZFUXo2LgoxtMcFvbSsrm0EEUBqsYeo2G69EOX74wV&#10;2xZuymJilL4F9TUiCiMoc2B10iw0WYzg9CCELr5cR6+fz9biBwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AA/y6djdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo0xBoGrKpqgoq&#10;Lj1QUM9uvE2ixuvIdtvQr8ec4Dia0ZtXLkbTizM531lGmE4SEMS11R03CF+fbw85CB8Ua9VbJoRv&#10;8rCobm9KVWh74Q86b0MjIoR9oRDaEIZCSl+3ZJSf2IE4dgfrjAoxukZqpy4RbnqZJsmzNKrj+NCq&#10;gVYt1cftySAkeureN6tMXuvlOt8dX1N7tWvE+7tx+QIi0Bj+xvCrH9Whik57e2LtRY+QxR3CY/YE&#10;Irbz+SwFsUeY5SnIqpT/9asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHs6BnR/AgAA&#10;/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA/y6djd&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="283C5869" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:449.6pt;width:492.65pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6256655,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHfhUwJwIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zJeuMOMXQoMWA&#10;oivQDDsrshwbkyWNVGzn70fJdpJ2t2E+CJT4RPLxUV7f9o1mrQKsrcl5Optzpoy0RW0OOf+xu/9w&#10;wxl6YQqhrVE5Pynkt5v379ady9TCVlYXChgFMZh1LueV9y5LEpSVagTOrFOGnKWFRnjawiEpQHQU&#10;vdHJYj5fJZ2FwoGVCpFOt4OTb2L8slTSfy9LVJ7pnFNtPq4Q131Yk81aZAcQrqrlWIb4hyoaURtK&#10;eg61FV6wI9R/hWpqCRZt6WfSNokty1qqyIHYpPM3bF4q4VTkQs1Bd24T/r+w8ql9BlYXpN0nzoxo&#10;SKOHsR10Qu3pHGaEenHPEAiie7TyF5IjeeUJGxwxfQlNwBI91sden869Vr1nkg5Xi+VqtVxyJsmX&#10;Lj5HKRKRTXflEf2DsjGOaB/RD0oVkyWqyZK9mUwgvYPSOirtOSOlgTNSej8o7YQP90JxwWTdpZBw&#10;1thW7Wz0+jeVU2kXrzbXqEBlfpNyNrEk7IAgI6ShXg1GTE32NTltQhVf0vRjHCC0ui7ua61DFQiH&#10;/Z0G1oowvvELPCjCK5gD9FuB1YCLrhGmzajTIE0QaW+LE0nekcg5x99HAYoz/c3QUIUHMhkwGfvJ&#10;AK/vbHxGsUGUc9f/FOBYSJ9zT8o+2WlkRTaJFqifseGmsV+P3pZ1UDTO0FDRuKE5jwTHNxke0vU+&#10;oi5/js0fAAAA//8DAFBLAwQUAAYACAAAACEA7zxDe+EAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBC1E1CVpHGqguiBSj2kIPXqxtskwl5HsduGv8flAsfZGc2+KZeTNeyM&#10;o+8dSUhmAhhS43RPrYTPj/VjBswHRVoZRyjhGz0sq9ubUhXaXajG8y60LJaQL5SELoSh4Nw3HVrl&#10;Z25Ait7RjVaFKMeW61FdYrk1PBVizq3qKX7o1ICvHTZfu5OV8Pa+qY1I/eaBr4/bvcOXVcJrKe/v&#10;ptUCWMAp/IXhih/RoYpMB3ci7ZmRkM/jlCAhy/MU2DUgsuQJ2OH39Ay8Kvn/DdUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEd+FTAnAgAAgQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO88Q3vhAAAACwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" path="m,l6256081,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1B53507C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66435E37" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41825486" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="156"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF16BC7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC075A1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="56"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6F22394F" wp14:editId="0EFD7FB1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D374B3E" wp14:editId="4D4E96EA">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>206173</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6335395" cy="0"/>
+                <wp:extent cx="6258560" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...481 lines deleted...]
-                <wp:docPr id="382" name="Rectangle 24"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="15" name="Graphic 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6329680" cy="277495"/>
+                          <a:ext cx="6258560" cy="1270"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
-[...4 lines deleted...]
-                          <a:noFill/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6258560">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6258477" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:14.7pt;width:498.4pt;height:21.85pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARzJt5fgIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEyEQ/m7ifyB8b/flti+7ue3l7mqN&#10;yakXT38ABbZLZAGBdnsa/7sD29ZW/WCM24QCMzw8M/MM1zf7TqIdt05oVeNsnGLEFdVMqE2NP31c&#10;jeYYOU8UI1IrXuNn7vDN4uWL695UPNetloxbBCDKVb2pceu9qZLE0ZZ3xI214QqMjbYd8bC0m4RZ&#10;0gN6J5M8TadJry0zVlPuHOwuByNeRPym4dS/bxrHPZI1Bm4+jjaO6zAmi2tSbSwxraAHGuQfWHRE&#10;KLj0BLUknqCtFb9BdYJa7XTjx1R3iW4aQXmMAaLJ0l+ieWqJ4TEWSI4zpzS5/wdL3+0eLRKsxlfz&#10;HCNFOijSB0gbURvJUV6EDPXGVeD4ZB5tiNGZB00/O6T0fQtu/NZa3becMOCVBf/k4kBYODiK1v1b&#10;zQCebL2Oydo3tguAkAa0jzV5PtWE7z2isDm9ysvpHEpHwZbPZkU5iVeQ6njaWOdfc92hMKmxBfIR&#10;newenA9sSHV0iey1FGwlpIwLu1nfS4t2BPQxT8PvgO7O3aQKzkqHYwPisAMk4Y5gC3Rjvb+VWV6k&#10;d3k5Wk3ns1GxKiajcpbOR2lW3pXTtCiL5ep7IJgVVSsY4+pBKH7UXlb8XW0PXTCoJqoP9TUuJ/kk&#10;xn7B3p0HmcbvT0F2wkMrStGFTIQvOJEqFPaVYnHuiZDDPLmkH7MMOTj+x6xEGYTKDwpaa/YMKrAa&#10;igT1hEcDJq22XzHqoQFr7L5sieUYyTcKlFRmRRE6Ni6KySyHhT23rM8tRFGAqrHHaJje+6HLt8aK&#10;TQs3ZTExSt+C+hoRhRGUObA6aBaaLEZweBBCF5+vo9fPZ2vxAwAA//8DAFBLAwQUAAYACAAAACEA&#10;dyowY9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KiTUNEmZFNVFVRc&#10;OFAQZzdekqjxOordNvTrWU5wGo1mNPPK1eR6daIxdJ4R0lkCirj2tuMG4eP9+W4JKkTD1vSeCeGb&#10;Aqyq66vSFNaf+Y1Ou9goGeFQGIQ2xqHQOtQtORNmfiCW7MuPzkSxY6PtaM4y7nqdJcmDdqZjeWjN&#10;QJuW6sPu6BASm44vr5u5vtTr7fLz8JT5i98i3t5M60dQkab4V4ZffEGHSpj2/sg2qB5hLj2ELBeV&#10;NM8XGag9wuI+BV2V+j9+9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARzJt5fgIAAP4E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB3KjBj3AAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="1D2A33B6" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:16.25pt;width:492.8pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6258560,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHuI1CJwIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zJemMOMXQoMWA&#10;oivQFDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7ddo1mR4WuBpPzdDLlTBkJRW32OX/d3n+6&#10;4cx5YQqhwaicn5Tjt+uPH1atzdQMKtCFQkZBjMtam/PKe5sliZOVaoSbgFWGnCVgIzxtcZ8UKFqK&#10;3uhkNp0ukhawsAhSOUenm97J1zF+WSrpf5SlU57pnFNtPq4Y111Yk/VKZHsUtqrlUIb4hyoaURtK&#10;eg61EV6wA9Z/hWpqieCg9BMJTQJlWUsVORCbdPqOzUslrIpcqDnOntvk/l9Y+XR8RlYXpN2cMyMa&#10;0uhhaAedUHta6zJCvdhnDASdfQT5y5EjeeMJGzdguhKbgCV6rIu9Pp17rTrPJB0uZvOb+YIkkeRL&#10;Z8soRSKy8a48OP+gIMYRx0fne6WK0RLVaMnOjCaS3kFpHZX2nJHSyBkpveuVtsKHe6G4YLL2Ukg4&#10;a+CothC9/l3lVNrFq801KlD5slxyNrIkbI8gI6ShXvVGTE32NTltQhVf0/RzHCAHui7ua61DFQ73&#10;uzuN7CjC+MYv8KAIb2AWnd8IV/W46Bpg2gw69dIEkXZQnEjylkTOuft9EKg4098NDVV4IKOBo7Eb&#10;DfT6DuIzig2inNvup0DLQvqce1L2CcaRFdkoWqB+xoabBr4dPJR1UDTOUF/RsKE5jwSHNxke0vU+&#10;oi5/jvUfAAAA//8DAFBLAwQUAAYACAAAACEAvXiUvN8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXCpqt9C0DXEqVKk3QDRw6c2NlzgQr6PYTcLf45zgODurmTfZbrQN67Hz&#10;tSMJi7kAhlQ6XVMl4eP9cLcB5oMirRpHKOEHPezy66tMpdoNdMS+CBWLIeRTJcGE0Kac+9KgVX7u&#10;WqTofbrOqhBlV3HdqSGG24YvhUi4VTXFBqNa3Bssv4uLlVC8PryJw8w8m+PLjA92e/rq9yspb2/G&#10;p0dgAcfw9wwTfkSHPDKd3YW0Z42EbRKnBAn3yxWwyRebRQLsPF3WwPOM/1+Q/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAHuI1CJwIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC9eJS83wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6258477,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="116D6E25" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E272DF3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="56"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="56F0B283" wp14:editId="6AFD2833">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B005F8E" wp14:editId="385EAE8B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>186690</wp:posOffset>
+                  <wp:posOffset>206173</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6335395" cy="0"/>
+                <wp:extent cx="6257925" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...808 lines deleted...]
-                <wp:docPr id="377" name="Rectangle 29"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
-                        <a:spLocks noChangeArrowheads="1"/>
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6329680" cy="277495"/>
+                          <a:ext cx="6257925" cy="1270"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:custGeom>
                           <a:avLst/>
-                        </a:prstGeom>
-[...4 lines deleted...]
-                          <a:noFill/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6257925">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6257462" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9113">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:.45pt;margin-top:25pt;width:498.4pt;height:21.85pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuNdDfwIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0qaJmk5bRxHS&#10;gInBD3Btp7FwbGO7TQfiv3N22tEBHxAilVzbd3783N1zXlwdeon23DqhVYOzixQjrqhmQm0b/Onj&#10;ejLHyHmiGJFa8QY/coevli9fLAZT81x3WjJuEYAoVw+mwZ33pk4SRzveE3ehDVdgbLXtiYel3SbM&#10;kgHQe5nkaTpLBm2ZsZpy52D3djTiZcRvW079+7Z13CPZYODm42jjuAljslyQemuJ6QQ90iD/wKIn&#10;QsGlT1C3xBO0s+I3qF5Qq51u/QXVfaLbVlAeY4BosvSXaB46YniMBZLjzFOa3P+Dpe/29xYJ1uDL&#10;ssRIkR6K9AHSRtRWcpRXIUODcTU4Pph7G2J05k7Tzw4pverAjV9bq4eOEwa8suCfPDsQFg6Oos3w&#10;VjOAJzuvY7IOre0DIKQBHWJNHp9qwg8eUdicXebVbA6lo2DLy7KopvEKUp9OG+v8a657FCYNtkA+&#10;opP9nfOBDalPLpG9loKthZRxYbeblbRoT0Af8zT8juju3E2q4Kx0ODYijjtAEu4ItkA31vtbleVF&#10;epNXk/VsXk6KdTGdVGU6n6RZdVPN0qIqbtffA8GsqDvBGFd3QvGT9rLi72p77IJRNVF9aGhwNc2n&#10;MfZn7N15kGn8/hRkLzy0ohR9yET4ghOpQ2FfKRbnngg5zpPn9GOWIQen/5iVKINQ+VFBG80eQQVW&#10;Q5GgnvBowKTT9itGAzRgg92XHbEcI/lGgZKqrChCx8ZFMS1zWNhzy+bcQhQFqAZ7jMbpyo9dvjNW&#10;bDu4KYuJUfoa1NeKKIygzJHVUbPQZDGC44MQuvh8Hb1+PlvLHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALFeCFjdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3fKTJsSpqgqq&#10;XjhQEGc3XpKo8Tqy3Tb06buc4DarGc18Wy5G14sjhth50jCdKBBItbcdNRo+P17v5iBiMmRN7wk1&#10;/GCERXV9VZrC+hO943GbGsElFAujoU1pKKSMdYvOxIkfkNj79sGZxGdopA3mxOWulzOlnqQzHfFC&#10;awZctVjvtwenQdlp2LytHuS5Xq7nX/uXmT/7tda3N+PyGUTCMf2F4Ref0aFipp0/kI2i15BzTsOj&#10;4ofYzfMsA7FjcZ+BrEr5H7+6AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANi410N/AgAA&#10;/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALFeCFjd&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="403E27A4" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:16.25pt;width:492.75pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6257925,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc2B6RJwIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068NW2NOMXQoMWA&#10;oivQDDsrshwbk0VNVGzn70fJdpJ2t2E+CJT4RPLxUV7d9Y1mrXJYg8n5YjbnTBkJRW32Of+xffh0&#10;wxl6YQqhwaicHxXyu/XHD6vOZiqFCnShHKMgBrPO5rzy3mZJgrJSjcAZWGXIWYJrhKet2yeFEx1F&#10;b3SSzufLpANXWAdSIdLpZnDydYxflkr672WJyjOdc6rNx9XFdRfWZL0S2d4JW9VyLEP8QxWNqA0l&#10;PYXaCC/YwdV/hWpq6QCh9DMJTQJlWUsVORCbxfwdm9dKWBW5UHPQntqE/y+sfG5fHKsL0m7JmREN&#10;afQ4toNOqD2dxYxQr/bFBYJon0D+QnIkbzxhgyOmL10TsESP9bHXx1OvVe+ZpMNlenV9m15xJsm3&#10;SK+jFInIprvygP5RQYwj2if0g1LFZIlqsmRvJtOR3kFpHZX2nJHSjjNSejcobYUP90JxwWTduZBw&#10;1kCrthC9/l3lVNrZq80lKlD5skw5m1gSdkCQEdJQrwYjpib7kpw2oYrbxeJzHCAEXRcPtdahCnT7&#10;3b12rBVhfOMXeFCENzDr0G8EVgMuukaYNqNOgzRBpB0UR5K8I5Fzjr8PwinO9DdDQxUeyGS4ydhN&#10;hvP6HuIzig2inNv+p3CWhfQ596TsM0wjK7JJtED9hA03DXw9eCjroGicoaGicUNzHgmObzI8pMt9&#10;RJ3/HOs/AAAA//8DAFBLAwQUAAYACAAAACEAjD4fN94AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPMU/DMBCFdyT+g3VIbNRpaUsJcSoIYqATFBa2S3w4EfE5it3W8OtxJtju7j29+16xjbYXRxp9&#10;51jBfJaBIG6c7tgoeH97utqA8AFZY++YFHyTh215flZgrt2JX+m4D0akEPY5KmhDGHIpfdOSRT9z&#10;A3HSPt1oMaR1NFKPeErhtpeLLFtLix2nDy0OVLXUfO0PVkH1HB+HB1mZj3r1U+2W0SxRvih1eRHv&#10;70AEiuHPDBN+QocyMdXuwNqLXsHtOlUJCq4XKxCTnm3maaqnyw3IspD/G5S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABzYHpEnAgAAgQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAIw+HzfeAAAACQEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m,l6257462,e" filled="f" strokeweight=".25314mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="301A9912" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076F208F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>attach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Certified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>True</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Copies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Articles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>separate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>sheets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>operations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D40B955" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C53982">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1360" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4712D23D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8103"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Person: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38183844" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143354D5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8094"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104A37D6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5364"/>
+        </w:tabs>
+        <w:spacing w:before="257" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1305" w:right="4268" w:hanging="1196"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On behalf of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4CD906" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6103"/>
+        </w:tabs>
+        <w:spacing w:before="236"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E6B35" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD3BAA7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5595"/>
+          <w:tab w:val="left" w:pos="5946"/>
+          <w:tab w:val="left" w:pos="10032"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Office Seal: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AC6FCF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4A3B8D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="32"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDB8AE1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487224320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="235AC9D0" wp14:editId="6CFCF6B1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>56926</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="17" name="Image 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="17" name="Image 17"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>annexures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6BC0D7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00C53982">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1520" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D1CF8D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="29"/>
+        <w:ind w:right="283"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461406B9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="576C5787" wp14:editId="7266B92C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F90E51A" wp14:editId="34B1F994">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1905</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>617855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>317500</wp:posOffset>
+                  <wp:posOffset>224945</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6336030" cy="0"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="376" name="Line 30"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Textbox 18"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...568 lines deleted...]
-                        <a:spLocks noChangeArrowheads="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
-[...9939 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="808080"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0FC108B8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:spacing w:before="45"/>
+                              <w:ind w:left="5" w:right="14"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>DETAILS</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>MANAGEMENT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>PERSONNEL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:.45pt;margin-top:17.15pt;width:498.4pt;height:21.8pt;z-index:-251615232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTNebkgAIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0rSJmk5bRxHS&#10;gInBD3Btp7FwbGO7TQfiv3N22tEBHxAilVzbdz4/d89zXlwdeon23DqhVYOzixQjrqhmQm0b/Onj&#10;ejLHyHmiGJFa8QY/coevli9fLAZT81x3WjJuEQRRrh5MgzvvTZ0kjna8J+5CG67A2GrbEw9Lu02Y&#10;JQNE72WSp2mZDNoyYzXlzsHu7WjEyxi/bTn179vWcY9kgwGbj6ON4yaMyXJB6q0lphP0CIP8A4qe&#10;CAWXPoW6JZ6gnRW/heoFtdrp1l9Q3Se6bQXlMQfIJkt/yeahI4bHXKA4zjyVyf2/sPTd/t4iwYC7&#10;9BIjRXog6QOUjait5Gg2CxUajKvB8cHc25CjM3eafnZI6VUHbvzaWj10nDDAlQX/5NmBsHBwFG2G&#10;t5pBeLLzOhbr0No+BIQyoEPk5PGJE37wiMJmeZlX5Ryoo2DLZ+W8jKQlpD6dNtb511z3KEwabAF8&#10;jE72d84HNKQ+uUT0Wgq2FlLGhd1uVtKiPQF9zNPwiwlAkuduUgVnpcOxMeK4AyDhjmALcCPf36os&#10;L9KbvJqsy/lsUqyL6aSapfNJmlU3VZkWVXG7/h4AZkXdCca4uhOKn7SXFX/H7bELRtVE9aGhwdU0&#10;n8bcn6F350mm8ftTkr3w0IpS9KES4QtOpA7EvlIszj0Rcpwnz+HHKkMNTv+xKlEGgflRQRvNHkEF&#10;VgNJwCc8GjDptP2K0QAN2GD3ZUcsx0i+UaCkKiuK0LFxUUxnOSzsuWVzbiGKQqgGe4zG6cqPXb4z&#10;Vmw7uCmLhVH6GtTXiiiMoMwR1VGz0GQxg+ODELr4fB29fj5byx8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBgjTA3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5Nb8IwEETvlfgP1iL1Vhw+1JA0G4RQ&#10;i3rpAah6NvE2iYjXkW0g5dfXPZXjaEZvXrEaTCcu5HxrGWE6SUAQV1a3XCN8Ht6eliB8UKxVZ5kQ&#10;fsjDqhw9FCrX9so7uuxDLSKEfa4QmhD6XEpfNWSUn9ieOHbf1hkVYnS11E5dI9x0cpYkz9KoluND&#10;o3raNFSd9meDkOipe//YLOStWm+XX6fXmb3ZLeLjeFi/gAg0hP8x/OlHdSij09GeWXvRIWRxhzBf&#10;zEHENsvSFMQRIU0zkGUh7/XLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTNebkgAIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBgjTA&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="3F90E51A" id="Textbox 18" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:48.65pt;margin-top:17.7pt;width:498.4pt;height:21.8pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRxIPv5gEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/02S7InSjpitoWYS0&#10;AqRdPsBxnMbC8RiP26R/z9hJu8vtBdEHd2wfn5lzZrK+HXvDjsqjBlvxq0XOmbISGm33Ff/6ePdq&#10;xRkGYRthwKqKnxTy283LF+vBlWoJHZhGeUYkFsvBVbwLwZVZhrJTvcAFOGXpsgXfi0Bbv88aLwZi&#10;7022zPMiG8A3zoNUiHS6my75JvG3rZLhc9uiCsxUnGoLafVpreOabdai3HvhOi3nMsQ/VNELbSnp&#10;hWongmAHr3+j6rX0gNCGhYQ+g7bVUiUNpOYq/0XNQyecSlrIHHQXm/D/0cpPxy+e6YZ6R52yoqce&#10;Paox1DAyOiF7BocloR4c4cL4DkaCJqno7kF+Q4JkzzDTAyR0tGNsfR//SSijh9SB08V1ysIkHRbX&#10;y5tiRVeS7pZvilWR2pI9vXYewwcFPYtBxT11NVUgjvcYYn5RniExGYLRzZ02Jm38vt4az46CJuD9&#10;dbHNb6IqevITzFg2xFJe55O2v1Lk6fcniljCTmA3pUrsM8zY2aPJluhWGOsx2X7xuIbmRBYPNIsV&#10;x+8H4RVn5qOlZsfBPQf+HNTnwAezhTTeUa+Ft4cArU6+xEwT71wATVHSPk98HNPn+4R6+i43PwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAASiIwreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoHRoICdlUgNQDF6QWKnF04yWJiNdW7Lbh73FPcBzNaOZNvZrtKI40hcExQrZQIIhb&#10;ZwbuED7e1zcPIELUbPTomBB+KMCqubyodWXciTd03MZOpBIOlUboY/SVlKHtyeqwcJ44eV9usjom&#10;OXXSTPqUyu0ob5W6l1YPnBZ67emlp/Z7e7AIplBvhdo9B+9fN5+5Mlm7HnaI11fz0yOISHP8C8MZ&#10;P6FDk5j27sAmiBGhLJYpibC8y0GcfVXmGYg9QlEqkE0t/z9ofgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCRxIPv5gEAAN8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEoiMK3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0FC108B8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:spacing w:before="45"/>
+                        <w:ind w:left="5" w:right="14"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>DETAILS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>MANAGEMENT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>PERSONNEL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0952D163" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="181" w:after="11"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> departments</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="3106"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C53982" w14:paraId="7115A6D4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="493775D7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB09FC1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="172"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EDA978" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="698B5242" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20DF9CDF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="210"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D91EA42" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D4B840" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78AD33A8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="235" w:lineRule="auto"/>
+              <w:ind w:left="127" w:right="126"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Member-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ship </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(If any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A3AE04" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="42"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Qualification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D579E34" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="79"/>
+              <w:ind w:left="1" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="355D070F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="198"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CE49FF1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="65" w:right="66" w:firstLine="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Training </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8C40D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="198"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE62F52" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="2" w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Individual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B2155D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="39"/>
+              <w:ind w:left="4" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>student’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EA4996" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="5" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>entitlements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="3962A639" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1045"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ADFAB7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B783E62" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFE11C4" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FC4FB7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="418AEC35" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="201"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09948719" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="220F7565" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="461756B8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="350" w:lineRule="atLeast"/>
+              <w:ind w:left="257" w:right="253" w:firstLine="76"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In other </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="08669F13" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F1414A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="779485A9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188FB998" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCFAA60" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C7FA85" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E28B66" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250A7BAF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E37A1D2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5747C66F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="42D128CC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D88F78" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A04B7CC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520BF8B5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30510B4D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302B50C1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C5D668" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BF028A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="685900DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D16EA94" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2332331E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DFC968" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3E8DDF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD57DD9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6249E5DE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48044F0A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="6D6391DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3982C3AD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68998FD3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662F7288" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4549C64A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A48DA87" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F43820" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F19D741" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="03DE257B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDF7612" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC15F96" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477CEF88" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFE1FC8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1615FA4D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643009C1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F30A48" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="1973A072" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C50916F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E8408B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E00D9A8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AACE9C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C50293" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11009B52" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F534B10" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03DF0405" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="133"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA9D5B0" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="9"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487225344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC06228" wp14:editId="318265A2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-1418676</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="19" name="Image 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="19" name="Image 19"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>MRSs</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="118" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="404"/>
+        <w:gridCol w:w="3102"/>
+        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="1452"/>
+        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="1205"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C53982" w14:paraId="3B80BCA2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1017"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="17777850" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="238"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D4F5174" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>S#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F4B86A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="238"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35539C37" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:left="841" w:right="1145" w:hanging="149"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>(ACA/FCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="639CBE6C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="194"/>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F422A47" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="156" w:right="220"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>-ship Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2866" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="785C8EA0" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="398" w:right="200" w:hanging="161"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Qualification experience as Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D8901B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="204" w:right="117"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of Training Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1D1893" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="153"/>
+              <w:ind w:left="182"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CPD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4344A528" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="37" w:line="273" w:lineRule="auto"/>
+              <w:ind w:left="182"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>compliance status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="51E3E690" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D1692B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BC7A0E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A31FFC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="620EE987" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="132"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="7121C352" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="132"/>
+              <w:ind w:left="376"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Outside</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="374F147B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E36C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD1778A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="54D936D6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F10FEDA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0DB12F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A53368F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2560E7AA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11A424D3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612571BE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74895D9D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="323B3CB2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1991AD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF65CD5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6554400D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A297B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28865011" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BA63BB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6090E8AE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="3392A8FB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25943835" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423CFDEE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E66189" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7938A8F2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DB64680" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BB5646" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E970A1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="49AA9AE4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C696C85" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1374DACC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FA8B98" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ACA04A3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5320A074" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B867AC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6DE9AF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="41E282E5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="627"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3104FF23" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BCA12E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8035C9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="739C0BDA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="447F8E00" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C776DBD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB9E066" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29C45CDD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C53982">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2B63AC" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="29" w:after="11"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Employees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ICAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="139" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="442"/>
+        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="1501"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C53982" w14:paraId="3772317C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1202"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="349BB213" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="540B4EA7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D54F02" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2244E09C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="47699531" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126" w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="294" w:hanging="204"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Membership </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="388D4E72" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2007367F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="460" w:hanging="370"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Membership Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC259C3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DFA6D72" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="201" w:lineRule="auto"/>
+              <w:ind w:left="460" w:right="458" w:firstLine="14"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Post Qualification experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B45A5ED" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="61"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79FB4425" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="83" w:right="80" w:firstLine="158"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="317B2338" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E12735" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A9E8D6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B55FF48" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2F4713" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C66D2E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C577047" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="5F2FBF7A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C02E380" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DE7C44" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73522394" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312BCDBE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7880B7EE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1D115B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="13FE6149" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D1890E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1283C0D8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6389E161" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9827F2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5741435B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC1EF18" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="1B7FB0D7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E6E0D9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544CA891" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEBA44F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0B382D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B76E924" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDAFF43" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C53982" w14:paraId="6C3DC794" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAFF98E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56058112" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C356A21" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18353E9F" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB009F1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757A3485" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="191E5CF3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="84"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE08435" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487225856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7281CE2B" wp14:editId="78CF2B0C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-392643</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="20" name="Image 20"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="20" name="Image 20"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70AD72CC" wp14:editId="4919E1C9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15734272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EB36D10" wp14:editId="046BC27A">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1905</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>571500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>217170</wp:posOffset>
+                  <wp:posOffset>158016</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6336030" cy="0"/>
+                <wp:extent cx="6482080" cy="2244725"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="102" name="Line 78"/>
+                <wp:docPr id="21" name="Textbox 21"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6336030" cy="0"/>
+                          <a:ext cx="6482080" cy="2244725"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...15 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblInd w:w="65" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="0" w:type="dxa"/>
+                                <w:right w:w="0" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="447"/>
+                              <w:gridCol w:w="3061"/>
+                              <w:gridCol w:w="1169"/>
+                              <w:gridCol w:w="1357"/>
+                              <w:gridCol w:w="1275"/>
+                              <w:gridCol w:w="1292"/>
+                              <w:gridCol w:w="1479"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00C53982" w14:paraId="53477FC4" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="537"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4B42A0B9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="138"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="561CA628" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="115"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>S#</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="241F3B47" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="4"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="5D31D81A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="1043" w:right="999" w:hanging="39"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>Name</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-13"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>of</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-12"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">TS </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>(ACA/FCA)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5C3C37F5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="138"/>
+                                    <w:ind w:left="205" w:right="136" w:hanging="63"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>Members</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> hip-ship Number</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2632" w:type="dxa"/>
+                                  <w:gridSpan w:val="2"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0D3B9C08" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="268" w:lineRule="exact"/>
+                                    <w:ind w:left="6"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>Years</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>of</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>Post</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Qualification</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="42DD9335" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="249" w:lineRule="exact"/>
+                                    <w:ind w:left="6" w:right="2"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>experience</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-4"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>as</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Member</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="496529DA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="138"/>
+                                    <w:ind w:left="134" w:right="127"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>Location</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-13"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">of </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>Training Office</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4903629E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="138"/>
+                                    <w:ind w:left="7" w:right="3"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>CPD</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="21EB19BF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:ind w:left="7"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>compliance status</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C53982" w14:paraId="7DCA0F3D" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="537"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="78FD51B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="29343584" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="52F5DB99" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1357" w:type="dxa"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3CF663D5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:before="133"/>
+                                    <w:ind w:left="198"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                    </w:rPr>
+                                    <w:t>In</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-1"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>Practice</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1275" w:type="dxa"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5360C7C2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="268" w:lineRule="exact"/>
+                                    <w:ind w:left="276"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>Outside</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="42DC2E19" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="249" w:lineRule="exact"/>
+                                    <w:ind w:left="269"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>Practice</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="13E16002" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                  </w:tcBorders>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="482CE7EB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="2"/>
+                                      <w:szCs w:val="2"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C53982" w14:paraId="5BD1F308" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="541"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4BB79471" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5CC68180" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4662EC28" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1357" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5C0AA082" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1275" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="1EBC7D3C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="401D30C0" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3AE41A4E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C53982" w14:paraId="69818020" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="623"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="20656BCD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6DE54E8B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="110317BF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1357" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3EB2A792" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1275" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="66D353D1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="54437994" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="3B9BF7E2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C53982" w14:paraId="66166268" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="613"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="281D4277" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="058B85DB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="549AE5FE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1357" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="55762D65" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1275" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="31B859A7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="08542CF8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="204DDCA5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00C53982" w14:paraId="50D6D43D" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="614"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="447" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="03CA2007" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3061" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7C3B63C3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1169" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0D6F2B06" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1357" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7CD25054" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1275" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2B60ADD6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1292" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="36F9C661" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1479" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="273C56B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman"/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="5C98FF60" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:-251614208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,17.1pt" to="499.05pt,17.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQBDMBHgIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i5QxLIsmxEWFUJ9EK7&#10;SLv9AGM7xKpjW7YhoKr/3rGTILa9VFU5mHFm5s2beePV86UV6MyM5UoWUTpNIsQkUZTLYxF9e9tO&#10;lhGyDkuKhZKsiK7MRs/rjx9Wnc7ZTDVKUGYQgEibd7qIGud0HseWNKzFdqo0k+CslWmxg6s5xtTg&#10;DtBbEc+SZBF3ylBtFGHWwteqd0brgF/XjLiXurbMIVFEwM2F04Tz4M94vcL50WDdcDLQwP/AosVc&#10;QtEbVIUdRifD/4BqOTHKqtpNiWpjVdecsNADdJMmv3Xz2mDNQi8wHKtvY7L/D5Z8Pe8N4hS0S2YR&#10;krgFkXZcMvS49MPptM0hppR749sjF/mqd4p8t0iqssHyyALJt6uGvNRnxO9S/MVqKHHovigKMfjk&#10;VJjUpTath4QZoEsQ5HoThF0cIvBxMZ8vkjnoRkZfjPMxURvrPjPVIm8UkQDSARifd9Z5IjgfQ3wd&#10;qbZciKC3kKjz4A9JSLBKcOqdPsya46EUBp2x35jwC12B5z7MI1fYNn1ccPW7ZNRJ0lClYZhuBtth&#10;LnobWAnpC0GPwHOw+l358ZQ8bZabZTbJZovNJEuqavJpW2aTxTZ9fKjmVVlW6U/POc3yhlPKpKc9&#10;7m2a/d1eDC+o37jb5t7mE79HD4MEsuN/IB1E9rr2G3JQ9Lo3o/iwqiF4eFb+Ldzfwb5//OtfAAAA&#10;//8DAFBLAwQUAAYACAAAACEA7qiQP9oAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvEMBCF&#10;74L/IYzgzU27WtmtTRcRKl48uIrnbDO2xWZSkmxT/fWOeHAvD+a9x5uv2i12FDP6MDhSkK8yEEit&#10;MwN1Ct5em6sNiBA1GT06QgVfGGBXn59VujQu0QvO+9gJHqFQagV9jFMpZWh7tDqs3ITE2YfzVkc+&#10;fSeN14nH7SjXWXYrrR6IP/R6woce28/90SqgPL6PKcU0++/isciL5il7bpS6vFju70BEXOJ/GX7x&#10;GR1qZjq4I5kgRgXX3GO9WYPgdLvd5CAOf4asK3mKX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA0AQzAR4CAABEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA7qiQP9oAAAAGAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="3EB36D10" id="Textbox 21" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:45pt;margin-top:12.45pt;width:510.4pt;height:176.75pt;z-index:15734272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPYF5MrQEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+2qcYxq3Qk4gZBO&#10;cNIdPyBNkzWiiUOcrd2/x0nX3QneEC+uE3+xv892d7eTHdhJBTTgGr5elZwpJ6Ez7tDwH0+f32w5&#10;wyhcJwZwquFnhfx2//rVbvS1qqCHoVOBURKH9egb3sfo66JA2SsrcAVeOQpqCFZEOoZD0QUxUnY7&#10;FFVZ3hQjhM4HkAqRbu/mIN/n/ForGb9rjSqyoeHELWYbsm2TLfY7UR+C8L2RFxriH1hYYRwVvaa6&#10;E1GwYzB/pbJGBkDQcSXBFqC1kSprIDXr8g81j73wKmuh5qC/tgn/X1r57fQQmOkaXq05c8LSjJ7U&#10;FFuYGN1Qe0aPNaEePeHi9BEmGnOWiv4e5E8kSPECMz9AQqd2TDrY9CWhjB7SBM7XrlMVJunyZrOt&#10;yi2FJMWqarN5V71NhYvn5z5g/KLAsuQ0PNBYMwVxusc4QxfIhc1MIPGKUztlge8XNS10ZxIz0tQb&#10;jr+OIijOhq+O2ppWZHHC4rSLE+LwCfIiJU0OPhwjaJMJpEpz3gsBmleWcNmttBAvzxn1/AfsfwMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPrvTUjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/QdrK3GjdkpVmhCnqhCckBBpOHB04m1iNV6H2G3D3+Oe6HE1q5n38u1ke3bG0RtHEpKFAIbU&#10;OG2olfBVvT1sgPmgSKveEUr4RQ/bYnaXq0y7C5V43oeWxRLymZLQhTBknPumQ6v8wg1IMTu40aoQ&#10;z7HlelSXWG57vhRiza0yFBc6NeBLh81xf7ISdt9Uvpqfj/qzPJSmqlJB7+ujlPfzafcMLOAU/p/h&#10;ih/RoYhMtTuR9qyXkIqoEiQsVymwa54kIrrUEh6fNivgRc5vFYo/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI9gXkytAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPrvTUjgAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblInd w:w="65" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="0" w:type="dxa"/>
+                          <w:right w:w="0" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="447"/>
+                        <w:gridCol w:w="3061"/>
+                        <w:gridCol w:w="1169"/>
+                        <w:gridCol w:w="1357"/>
+                        <w:gridCol w:w="1275"/>
+                        <w:gridCol w:w="1292"/>
+                        <w:gridCol w:w="1479"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00C53982" w14:paraId="53477FC4" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="537"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4B42A0B9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="138"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="561CA628" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="115"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>S#</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="241F3B47" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="4"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5D31D81A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="1043" w:right="999" w:hanging="39"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-13"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>of</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-12"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">TS </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>(ACA/FCA)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5C3C37F5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="138"/>
+                              <w:ind w:left="205" w:right="136" w:hanging="63"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Members</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> hip-ship Number</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2632" w:type="dxa"/>
+                            <w:gridSpan w:val="2"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0D3B9C08" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="268" w:lineRule="exact"/>
+                              <w:ind w:left="6"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Years</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>of</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Post</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Qualification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42DD9335" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="249" w:lineRule="exact"/>
+                              <w:ind w:left="6" w:right="2"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>experience</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>as</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Member</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="496529DA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="138"/>
+                              <w:ind w:left="134" w:right="127"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Location</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-13"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">of </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Training Office</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4903629E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="138"/>
+                              <w:ind w:left="7" w:right="3"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>CPD</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="21EB19BF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:ind w:left="7"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>compliance status</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C53982" w14:paraId="7DCA0F3D" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="537"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="78FD51B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="29343584" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="52F5DB99" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1357" w:type="dxa"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3CF663D5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:before="133"/>
+                              <w:ind w:left="198"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>In</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Practice</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1275" w:type="dxa"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5360C7C2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="268" w:lineRule="exact"/>
+                              <w:ind w:left="276"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Outside</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42DC2E19" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="249" w:lineRule="exact"/>
+                              <w:ind w:left="269"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Practice</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="13E16002" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                            </w:tcBorders>
+                            <w:shd w:val="clear" w:color="auto" w:fill="E26C09"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="482CE7EB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                                <w:szCs w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C53982" w14:paraId="5BD1F308" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="541"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4BB79471" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5CC68180" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4662EC28" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1357" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5C0AA082" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1275" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="1EBC7D3C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="401D30C0" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3AE41A4E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C53982" w14:paraId="69818020" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="623"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="20656BCD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6DE54E8B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="110317BF" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1357" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3EB2A792" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1275" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="66D353D1" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="54437994" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3B9BF7E2" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C53982" w14:paraId="66166268" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="613"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="281D4277" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="058B85DB" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="549AE5FE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1357" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="55762D65" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1275" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="31B859A7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="08542CF8" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="204DDCA5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00C53982" w14:paraId="50D6D43D" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="614"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="447" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="03CA2007" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3061" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7C3B63C3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1169" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0D6F2B06" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1357" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7CD25054" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1275" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="2B60ADD6" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1292" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="36F9C661" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1479" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="273C56B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="5C98FF60" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(TS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3CCC5C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00C53982">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="940" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13789681" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="289"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1432855E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3CD72A43" wp14:editId="257D2B47">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3510769F" wp14:editId="53A3835C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5080</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>617855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>213995</wp:posOffset>
+                  <wp:posOffset>206149</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="283845"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="101" name="Line 79"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="22" name="Textbox 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...1231 lines deleted...]
-                        <a:spLocks noChangeArrowheads="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
                       </wps:cNvSpPr>
-                      <wps:spPr bwMode="auto">
-[...1883 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="808080"/>
+                          <a:srgbClr val="E36C09"/>
                         </a:solidFill>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...10 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AD0A4B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="5" w:right="18"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>E</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>C L</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>A R</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>AT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>O</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:.2pt;margin-top:16.7pt;width:498.4pt;height:21.8pt;z-index:-251601920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDis5zfgAIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3NpmjZR09VeKEJa&#10;YMXCB7i201g4trHdpgvi3xk77dIFHhAildwZz3h8ZuaMl5eHXqI9t05o1eDsIsWIK6qZUNsGf/q4&#10;niwwcp4oRqRWvMGP3OHL1csXy8HUPNedloxbBEGUqwfT4M57UyeJox3vibvQhiswttr2xINqtwmz&#10;ZIDovUzyNC2TQVtmrKbcOdi9HY14FeO3Laf+fds67pFsMGDzcbVx3YQ1WS1JvbXEdIIeYZB/QNET&#10;oeDSp1C3xBO0s+K3UL2gVjvd+guq+0S3raA85gDZZOkv2Tx0xPCYCxTHmacyuf8Xlr7b31skWIOn&#10;0wojRXpo0gcoG1FbyVE1DxUajKvB8cHc25CjM3eafnZI6ZsO3PiVtXroOGGAKwv+ybMDQXFwFG2G&#10;t5pBeLLzOhbr0No+BIQyoEPsyeNTT/jBIwqb5TSvygW0joItn5eLMjYtIfXptLHOv+a6R0FosAXw&#10;MTrZ3zkf0JD65BLRaynYWkgZFbvd3EiL9gT4sUjDLyYASZ67SRWclQ7HxojjDoCEO4ItwI39/lZl&#10;eZFe59VkXS7mk2JdzCbVPF1M0qy6rsq0qIrb9fcAMCvqTjDG1Z1Q/MS9rPi73h6nYGRNZB8aGlzN&#10;8lnM/Rl6d55kGr8/JdkLD6MoRR8qEb7gROrQ2FeKRdkTIUc5eQ4/VhlqcPqPVYk0CJ0fGbTR7BFY&#10;YDU0CfoJjwYInbZfMRpgABvsvuyI5RjJNwqYVGVFESY2KsVsnoNizy2bcwtRFEI12GM0ijd+nPKd&#10;sWLbwU1ZLIzSV8C+VkRiBGaOqI6chSGLGRwfhDDF53r0+vlsrX4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVOYBx3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqN20Im3Ipqoq&#10;qLhwoCDObmySqPE6st029OtZTvQ0Gs1o5pWr0fXiZEPsPCFMJwqEpdqbjhqEz4+XhwWImDQZ3Xuy&#10;CD82wqq6vSl1YfyZ3u1plxrBIxQLjdCmNBRSxrq1TseJHyxx9u2D04ltaKQJ+szjrpeZUo/S6Y74&#10;odWD3bS2PuyODkGZaXh928zlpV5vF1+H58xf/Bbx/m5cP4FIdkz/ZfjDZ3SomGnvj2Si6BHm3EOY&#10;zVg5XS7zDMQeIc8VyKqU1/jVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDis5zfgAIA&#10;AP4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVOYBx&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" o:allowincell="f" fillcolor="gray" stroked="f"/>
+              <v:shape w14:anchorId="3510769F" id="Textbox 22" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:48.65pt;margin-top:16.25pt;width:498.4pt;height:21.8pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXc0gL5wEAAOADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RZEbpR0xW0LEJa&#10;AdIuH+A4TmPheIzHbdK/Z+zeltsLog/u2D4+M+fMZHk3DYbtlUcNtubzWc6ZshJabbc1//p0/2rB&#10;GQZhW2HAqpofFPK71csXy9FVqoAeTKs8IxKL1ehq3ofgqixD2atB4AycsnTZgR9EoK3fZq0XI7EP&#10;JivyvMxG8K3zIBUinW6Ol3yV+LtOyfC561AFZmpOtYW0+rQ2cc1WS1FtvXC9lqcyxD9UMQhtKemF&#10;aiOCYDuvf6MatPSA0IWZhCGDrtNSJQ2kZp7/ouaxF04lLWQOuotN+P9o5af9F890W/Oi4MyKgXr0&#10;pKbQwMTohOwZHVaEenSEC9M7mKjNSSq6B5DfkCDZM8zxARI62jF1foj/JJTRQ+rA4eI6ZWGSDsub&#10;4rZc0JWku+JNuShTW7Lra+cxfFAwsBjU3FNXUwVi/4Ah5hfVGRKTIRjd3mtj0sZvm7XxbC9oAt7f&#10;lOv8NqqiJz/BjGVjLOV1ftT2V4o8/f5EEUvYCOyPqRL7CWbsyaOjLdGtMDVTsn2exMajBtoDeTzS&#10;MNYcv++EV5yZj5a6HSf3HPhz0JwDH8wa0nxHwRbe7gJ0Ohlz5T1VQGOUxJ9GPs7p831CXT/M1Q8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOuPY33wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqJ22NG3IpgKkHrggtVCpRzdekoh4bcVuG/4e9wTH0Yxm3pTr0fbiTEPoHCNkEwWC&#10;uHam4wbh82PzsAQRomaje8eE8EMB1tXtTakL4y68pfMuNiKVcCg0QhujL6QMdUtWh4nzxMn7coPV&#10;McmhkWbQl1RuezlVaiGt7jgttNrTa0v19+5kEUyu3nO1fwnev20Pc2WyetPtEe/vxucnEJHG+BeG&#10;K35ChyoxHd2JTRA9wiqfpSTCbPoI4uqr1TwDcUTIFxnIqpT/H1S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAFdzSAvnAQAA4AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAE649jffAAAACQEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6AD0A4B3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="5" w:right="18"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>E</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>C L</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>A R</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>AT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>O</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="71332AF5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="186"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5303E19A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6714"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hereby declared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F2C0AA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:spacing w:before="13"/>
+        <w:ind w:left="3751"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D60CEE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="70" w:line="434" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487227392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42F332D8" wp14:editId="06F25AD2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1108427</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="23" name="Image 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="23" name="Image 23"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>given in approved Training Regulations and Guidelines and other provisions of CA Bye-Laws / Directives / Instructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trainee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Students and Training Organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BAD1C3" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="207"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110E14BD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7091"/>
+        </w:tabs>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It is fu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rther</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">undertaken that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>agrees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643E438A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:ind w:left="3910"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B1FDC4" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72" w:line="434" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Institute’s representative and will implement recommendations resulting from such visits and the Member Responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Affairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chartered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accountants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pakistan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Training Organization falls short of prescribed authorization criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6132FA" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="260"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11ED7472" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="9881"/>
+        </w:tabs>
+        <w:ind w:right="95"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D98E1CD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="789" w:right="95"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1B4BA4" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4630"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="9904"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="72"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B31A813" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B099E0C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8763"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="5201"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="32D71F13" wp14:editId="01CFEB41">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15735808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A92CF4E" wp14:editId="0D27B2D7">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>211455</wp:posOffset>
+                  <wp:posOffset>-5083</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6335395" cy="0"/>
+                <wp:extent cx="2718435" cy="1032510"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="338" name="Line 98"/>
+                <wp:docPr id="24" name="Textbox 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6335395" cy="0"/>
+                          <a:ext cx="2718435" cy="1032510"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="6350">
+                        <a:ln w="12191">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="21153E9A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="259"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="470F5CEE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:ind w:right="247"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Office</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>Seal</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Line 98" o:spid="_x0000_s1026" style="position:absolute;z-index:-251600896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,16.65pt" to="498.8pt,16.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANM0kOHgIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i5QxISKESEVZVAL9sW&#10;abcfYGyHWHVsyzYEVPXfO3YIYttLVZWDGWdm3ryZeV4/XTqBzsxYrmQZpdMkQkwSRbk8ltG3191k&#10;GSHrsKRYKMnK6Mps9LR5/27d64LNVKsEZQYBiLRFr8uodU4XcWxJyzpsp0ozCc5GmQ47uJpjTA3u&#10;Ab0T8SxJFnGvDNVGEWYtfK0HZ7QJ+E3DiPvaNJY5JMoIuLlwmnAe/Blv1rg4GqxbTm408D+w6DCX&#10;UPQOVWOH0cnwP6A6ToyyqnFTorpYNQ0nLPQA3aTJb928tFiz0AsMx+r7mOz/gyVfznuDOC2jLINV&#10;SdzBkp65ZGi19MPptS0gppJ749sjF/minxX5bpFUVYvlkQWSr1cNeanPiN+k+IvVUOLQf1YUYvDJ&#10;qTCpS2M6DwkzQJewkOt9IeziEIGPiyybZ6t5hMjoi3ExJmpj3SemOuSNMhJAOgDj87N1ngguxhBf&#10;R6odFyLsW0jUe/B5EhKsEpx6pw+z5niohEFn7BUTfqEr8DyGeeQa23aIC65BS0adJA1VWobp9mY7&#10;zMVgAyshfSHoEXjerEErP1bJarvcLvNJPltsJ3lS15OPuyqfLHbph3md1VVVpz895zQvWk4pk572&#10;qNs0/ztd3F7QoLi7cu/zid+ih0EC2fE/kA5L9nsdFHJQ9Lo34/JBqiH49qz8W3i8g/34+De/AAAA&#10;//8DAFBLAwQUAAYACAAAACEADiVY5toAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOvU7DMBSF&#10;dyTewbpIbK0TohSaxqkQUhALAwUxu/FtEmFfR7YbB54eIwYYz4/O+er9YjSb0fnRkoB8nQFD6qwa&#10;qRfw9tqu7oD5IElJbQkFfKKHfXN5UctK2UgvOB9Cz9II+UoKGEKYKs59N6CRfm0npJSdrDMyJOl6&#10;rpyMadxofpNlG27kSOlhkBM+DNh9HM5GAOXhXccY4uy+yscyL9un7LkV4vpqud8BC7iEvzL84Cd0&#10;aBLT0Z5JeaYFrPJUFFAUBbAUb7e3G2DHX4M3Nf/P33wDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEADTNJDh4CAABEBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADiVY5toAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="1A92CF4E" id="Textbox 24" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:48pt;margin-top:-.4pt;width:214.05pt;height:81.3pt;z-index:15735808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCif1+53gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbDZpCyXabAVdFSFV&#10;FKnlAxzH2Vg4HuPxbrJ/z9hJtiu4IXJwJp7n5/dmJpu7sTfsqDxqsBXPV2vOlJXQaLuv+I+Xh3e3&#10;nGEQthEGrKr4SSG/2759sxlcqQrowDTKMyKxWA6u4l0IrswylJ3qBa7AKUvJFnwvAn36fdZ4MRB7&#10;b7JivX6fDeAb50EqRNrdTUm+Tfxtq2R4altUgZmKk7aQVp/WOq7ZdiPKvReu03KWIf5BRS+0pUvP&#10;VDsRBDt4/RdVr6UHhDasJPQZtK2WKnkgN/n6DzfPnXAqeaHioDuXCf8frfx2/O6ZbipeXHNmRU89&#10;elFjqGFktEPlGRyWhHp2hAvjZxipzckqukeQP5Eg2QVmOoCEjuUYW9/HNxlldJA6cDpXnW5hkjaL&#10;D/nt9dUNZ5Jy+fqquMlTX7LX485j+KKgZzGouKe2Jgni+IghChDlAom3GcsGoiryj7NSMLp50MbE&#10;JPp9fW88O4o4EumJNokCL2GRbyewm3ApNcOMnR1PJqP3MNZjKmKeLyWroTlRxQYarYrjr4PwijPz&#10;1VLv4hwugV+Cegl8MPeQpjWqtfDpEKDVyWW8auKdFdBQJOXzAMepu/xOqNffbPsbAAD//wMAUEsD&#10;BBQABgAIAAAAIQDnpGK+3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qJNQohLiVIiHKlVi0cIHOPE0iYjHke02KV/PdAXL0b26c065nu0gTuhD70hBukhAIDXO9NQq+Pp8&#10;v1uBCFGT0YMjVHDGAOvq+qrUhXET7fC0j63gEQqFVtDFOBZShqZDq8PCjUicHZy3OvLpW2m8nnjc&#10;DjJLklxa3RN/6PSILx023/ujVbA7xw8/hbflT7LN/MHV969SbpS6vZmfn0BEnONfGS74jA4VM9Xu&#10;SCaIQcFjzipRwUWA44dsmYKouZenK5BVKf8LVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAon9fud4BAACuAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA56Rivt4AAAAIAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" strokeweight=".33864mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="21153E9A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="259"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="470F5CEE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:ind w:right="247"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Office</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>Seal</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B00EE3B" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9859"/>
+        </w:tabs>
+        <w:spacing w:before="259"/>
+        <w:ind w:left="5151"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On behalf of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC005EE" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="6711" w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Training Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB053A7" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4985FF7D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A745BD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="111"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102B29A5" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="110"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letterhead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training Organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>typing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E96B71" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="00C53982">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1200" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+          <w:pgBorders w:offsetFrom="page">
+            <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+            <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+          </w:pgBorders>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCBB959" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="5631"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>U;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="E26C09"/>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single" w:color="E26C09"/>
+        </w:rPr>
+        <w:t>3.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3592695E" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0AC9DC5E" wp14:editId="7D17B2EC">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47048ADE" wp14:editId="1450394C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1905</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>611505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208280</wp:posOffset>
+                  <wp:posOffset>211864</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="283845"/>
+                <wp:extent cx="6329680" cy="276860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="337" name="Line 99"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25" name="Textbox 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="283845"/>
+                          <a:ext cx="6329680" cy="276860"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="E36C09"/>
+                        </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7784B209" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:spacing w:before="46"/>
+                              <w:ind w:left="17" w:right="13"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>U N</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>D E</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>R</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>TA</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                              </w:rPr>
+                              <w:t>G</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Line 99" o:spid="_x0000_s1026" style="position:absolute;z-index:-251599872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,16.4pt" to=".15pt,38.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsbedsHwIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2jAU3VfqP1jeQxIIDESEUUWgG9pB&#10;mukHXGyHWHVsyzYEVPXfaztAS7upqmbhXNvnHp/7WjyfW4FOzFiuZImzYYoRk0RRLg8l/vK2Gcww&#10;sg4kBaEkK/GFWfy8fP9u0emCjVSjBGUGeRJpi06XuHFOF0liScNasEOlmfSXtTItOL81h4Qa6Dx7&#10;K5JRmk6TThmqjSLMWn9a9Zd4GfnrmhH3UteWOSRK7LW5uJq47sOaLBdQHAzohpOrDPgHFS1w6R+9&#10;U1XgAB0N/4Oq5cQoq2o3JKpNVF1zwmIMPpos/S2a1wY0i7H45Fh9T5P9f7Tk82lnEKclHo+fMJLQ&#10;+iJtuWRoPg/J6bQtPGYldyaER87yVW8V+WqRVKsG5IFFkW8X7f2y4JE8uISN1f6JffdJUY+Bo1Mx&#10;U+fatIHS5wCdY0Eu94Kws0OkPyT+dDQbz/JJJIfi5qeNdR+ZalEwSiy85sgLp611QQcUN0h4RqoN&#10;FyKWW0jUlXg6nqTRwSrBabgMMGsO+5Uw6AShYeJ3ffcBFpgrsE2Pi1cBBoVRR0mj1TCg66vtgIve&#10;9qqEDEAfotd5tfpW+TZP5+vZepYP8tF0PcjTqhp82KzywXSTPU2qcbVaVdn3oDnLi4ZTymSQfWvb&#10;LP+7trgOUN9w98a95yd5ZI+J9GJv/yg61jiUtW+QvaKXnQk5D+X2nRrB16kKo/DrPqJ+zv7yBwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAC9XTO/WAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLxDAU&#10;hO+C/yE8wZubdqWu1KaLCBUvHlzFc7Z5tsXkpSTZpvrrfZ70MjDMMPM1+9VZsWCIkycF5aYAgdR7&#10;M9Gg4O21u7oFEZMmo60nVPCFEfbt+Vmja+MzveBySIPgEYq1VjCmNNdSxn5Ep+PGz0icffjgdGIb&#10;BmmCzjzurNwWxY10eiJ+GPWMDyP2n4eTU0Blerc5p7yE7+qxKqvuqXjulLq8WO/vQCRc018ZfvEZ&#10;HVpmOvoTmSisgmvusW6Zn1N2RwW7XQWybeR/9vYHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA7G3nbB8CAABDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL1dM79YAAAADAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="47048ADE" id="Textbox 25" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:48.15pt;margin-top:16.7pt;width:498.4pt;height:21.8pt;z-index:-15720960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzgMRJ6QEAAOADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8WjdrxVm1Sbeq&#10;tOpW2u0HYAwxKmYokNj5+w44zm5vL1XzQAY4nJlzZry+HXtNjsJ5Baamy0VOiTAcWmX2Nf36dPdm&#10;RYkPzLRMgxE1PQlPbzevX60HW4kCOtCtcARJjK8GW9MuBFtlmeed6JlfgBUGLyW4ngXcun3WOjYg&#10;e6+zIs/LbADXWgdceI+nu+mSbhK/lIKHBym9CETXFGsLaXVpbeKabdas2jtmO8XPZbB/qKJnymDS&#10;C9WOBUYOTv1G1SvuwIMMCw59BlIqLpIGVLPMf1Hz2DErkhY0x9uLTf7/0fLPxy+OqLamxTUlhvXY&#10;oycxhgZGgidoz2B9hahHi7gwvocR25ykensP/JtHSPYCMz3wiI52jNL18R+FEnyIHThdXMcshONh&#10;eVXclCu84nhXvC1XZWpL9vzaOh8+CuhJDGrqsKupAna89yHmZ9UMick8aNXeKa3Txu2brXbkyHAC&#10;PlyV2/wmqsInP8G0IUMs5TqftP2VIk+/P1HEEnbMd1OqxH6GaXP2aLIluhXGZky2L4vZ5AbaE3o8&#10;4DDW1H8/MCco0Z8MdjtO7hy4OWjmwAW9hTTfUbCBd4cAUiVjYqqJ91wBjlESfx75OKcv9wn1/GFu&#10;fgAAAP//AwBQSwMEFAAGAAgAAAAhAG2By/PeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoHVI1NM2mAqQeuCC1UKlHN16SiHhtxW4b/h73BMfRjGbeVOvJDuJMY+gdI2Qz&#10;BYK4cabnFuHzY/PwBCJEzUYPjgnhhwKs69ubSpfGXXhL511sRSrhUGqELkZfShmajqwOM+eJk/fl&#10;RqtjkmMrzagvqdwO8lGphbS657TQaU+vHTXfu5NFMIV6L9T+JXj/tj3MlcmaTb9HvL+bnlcgIk3x&#10;LwxX/IQOdWI6uhObIAaE5SJPSYQ8n4O4+mqZZyCOCEWhQNaV/P+g/gUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCzgMRJ6QEAAOADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBtgcvz3gAAAAkBAAAPAAAAAAAAAAAAAAAAAEMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" fillcolor="#e36c09" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7784B209" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:spacing w:before="46"/>
+                        <w:ind w:left="17" w:right="13"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>U N</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>D E</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>R</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>TA</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                        </w:rPr>
+                        <w:t>G</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE1136A" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4927"/>
+          <w:tab w:val="left" w:pos="8177"/>
+          <w:tab w:val="left" w:pos="10014"/>
+        </w:tabs>
+        <w:spacing w:before="168" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="182"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Membership No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">designated as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member Responsible for Student Affairs (MRS) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Authorized Person) for its Training Office at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(City name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B2A24C" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="107"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>under bye-law 102 of the CA Bye-laws 1983 do hereby undertake that I have thoroughly read and have the knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ordinance, Bye-Laws,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training Regulations and Guidelines,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute’s schemes of education and Directives of th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0920D0" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="104"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487228928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B2D97F" wp14:editId="3C4EC284">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1809394</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>457321</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4064935" cy="4388588"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="26" name="Image 26"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="26" name="Image 26"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4064935" cy="4388588"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>I have the ability to advise, counsel, evaluate, motivate and provide direction to Trainee Students; I undertake the responsibility of ensuring maintenance of training record strictly as prescribed in the Training Regulations and Guidelines, or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as may be directed by the Institute from time to time is maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123CB849" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="106"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>future</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have full</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>awareness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ethics governing the meaning, purview and obligations of an MRS under bye-laws and Training Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E769193" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="27"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BB9210" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4950"/>
+          <w:tab w:val="left" w:pos="5007"/>
+        </w:tabs>
+        <w:spacing w:line="516" w:lineRule="auto"/>
+        <w:ind w:left="110" w:right="5189"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2F026370" wp14:editId="09AD806E">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34891294" wp14:editId="099A7C54">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>6331585</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4243070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>208280</wp:posOffset>
+                  <wp:posOffset>146467</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="283845"/>
+                <wp:extent cx="2704465" cy="658495"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="336" name="Line 100"/>
+                <wp:docPr id="27" name="Textbox 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="283845"/>
+                          <a:ext cx="2704465" cy="658495"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
-                          <a:round/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...5 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2B871D54" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="19"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="797CEB7D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                            <w:pPr>
+                              <w:ind w:right="244"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Office</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>Seal</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Line 100" o:spid="_x0000_s1026" style="position:absolute;z-index:-251598848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="498.55pt,16.4pt" to="498.55pt,38.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9MOqKHgIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+QxIIlI0Iq4pAL7RF&#10;2u0DGNshVh3bsg0BVX33jp2AlvZSVc3BGXtmvvnmb/l8aSU6c+uEViXOxilGXFHNhDqW+NvrdrTA&#10;yHmiGJFa8RJfucPPq/fvlp0p+EQ3WjJuEYAoV3SmxI33pkgSRxveEjfWhitQ1tq2xMPVHhNmSQfo&#10;rUwmaTpPOm2ZsZpy5+C16pV4FfHrmlP/ta4d90iWGLj5eNp4HsKZrJakOFpiGkEHGuQfWLREKAh6&#10;h6qIJ+hkxR9QraBWO137MdVtoutaUB5zgGyy9LdsXhpieMwFiuPMvUzu/8HSL+e9RYKVeDqdY6RI&#10;C03aCcVRlsbqdMYVYLRWexvyoxf1YnaafndI6XVD1JFHlq9XA45ZqGfy4BIuzkCMQ/dZM7AhJ69j&#10;qS61bQMkFAFdYkeu947wi0e0f6TwOllMF/ksgpPi5mes85+4blEQSiyBdMQl553zgQcpbiYhjNJb&#10;IWXst1SoK/F8Okujg9NSsKAMZs4eD2tp0ZmEiYnfEPfBLCBXxDW9XVT1s2T1SbEYpeGEbQbZEyF7&#10;GVhJFQJBisBzkPpZ+fGUPm0Wm0U+yifzzShPq2r0cbvOR/Nt9mFWTav1usp+Bs5ZXjSCMa4C7dvc&#10;ZvnfzcWwQf3E3Sf3Xp/kET0WEsje/pF07HFoa1g0Vxw0u+7trfcwqtF4WKuwC2/vIL9d/tUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAC4i+xNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiztUCnr6k4IqYgLBwbinDVZW5E4VZI1hacniAM72v70+/vr3WI0m5XzoyWEfJUBU9RZ&#10;OVKP8P7W3twD80GQFNqSQvhSHnbN5UUtKmkjvap5H3qWQshXAmEIYao4992gjPArOylKt6N1RoQ0&#10;up5LJ2IKN5qvs+yOGzFS+jCIST0OqvvcnwwC5eFDxxji7L6LpyIv2ufspUW8vloetsCCWsI/DL/6&#10;SR2a5HSwJ5KeaYTNpswTinC7ThUS8Lc4IJRlAbyp+XmD5gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA9MOqKHgIAAEQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQALiL7E3AAAAAkBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" o:allowincell="f" strokeweight=".5pt"/>
+              <v:shape w14:anchorId="34891294" id="Textbox 27" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:334.1pt;margin-top:11.55pt;width:212.95pt;height:51.85pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB76CN53AEAAKwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJO2COMXWoMOA&#10;Yh3Q7gNkWY6FyaImKrHz96NkOw222zAfZFl8euR7pLf3fWvYSXnUYAs+n+WcKSuh0vZQ8B+vjx/u&#10;OMMgbCUMWFXws0J+v3v/btu5jVpAA6ZSnhGJxU3nCt6E4DZZhrJRrcAZOGUpWINvRaBPf8gqLzpi&#10;b022yPN11oGvnAepEOl0PwT5LvHXtZLhua5RBWYKTrWFtPq0lnHNdluxOXjhGi3HMsQ/VNEKbSnp&#10;hWovgmBHr/+iarX0gFCHmYQ2g7rWUiUNpGae/6HmpRFOJS1kDrqLTfj/aOW303fPdFXwxS1nVrTU&#10;o1fVhxJ6RidkT+dwQ6gXR7jQf4ae2pykonsC+RMJkl1hhgtI6GhHX/s2vkkoo4vUgfPFdcrCJB0u&#10;bvPlcr3iTFJsvbpbflzFvNnbbecxfFHQsrgpuKeupgrE6QnDAJ0gMZmxrCOmm1U+1AlGV4/amBhD&#10;fygfjGcnEQciPWMyvIZFur3AZsCl0AgzdtQ7SIzKQ1/2ycL5zWRYCdWZ/OposAqOv47CK87MV0ud&#10;i1M4bfy0KaeND+YB0qzGai18OgaodRIZUw28YwU0EsmmcXzjzF1/J9TbT7b7DQAA//8DAFBLAwQU&#10;AAYACAAAACEAi0h6u98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokNuo0&#10;RVEIcSpAKgsLhC7dnPhI0trnYLtp+va4E93+033677tyPRvNJnR+sCRguUiAIbVWDdQJ2H5vHnJg&#10;PkhSUltCAWf0sK5ub0pZKHuiL5zq0LFYQr6QAvoQxoJz3/ZopF/YESnufqwzMsTRdVw5eYrlRvM0&#10;STJu5EDxQi9HfOuxPdRHI+CznXavezyv3utpsw2/w8dOu0aI+7v55RlYwDn8w3DRj+pQRafGHkl5&#10;pgVkWZ5GVEC6WgK7AMnTY0xNTGmWA69Kfv1D9QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB76CN53AEAAKwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCLSHq73wAAAAsBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2B871D54" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="19"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="797CEB7D" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                      <w:pPr>
+                        <w:ind w:right="244"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Office</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>Seal</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Place: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000D7B8D" w:rsidRDefault="000D7B8D" w:rsidP="000D7B8D">
+    <w:p w14:paraId="67DF4B99" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...122 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D7B8D" w:rsidRPr="00B1225F" w:rsidRDefault="000D7B8D" w:rsidP="000D7B8D">
+    <w:p w14:paraId="7C6419F9" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00C53982">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...46 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D7B8D" w:rsidRDefault="000D7B8D" w:rsidP="000D7B8D">
+    <w:p w14:paraId="27456D27" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="110"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undertaking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letterhead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Training Organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>typing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Annex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000D7B8D" w:rsidRPr="00B1225F" w:rsidRDefault="000D7B8D">
-[...1025 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+    <w:sectPr w:rsidR="00C53982">
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1200" w:right="850" w:bottom="780" w:left="850" w:header="0" w:footer="600" w:gutter="0"/>
+      <w:pgBorders w:offsetFrom="page">
+        <w:top w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:left w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:bottom w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+        <w:right w:val="double" w:sz="4" w:space="24" w:color="E26C09"/>
+      </w:pgBorders>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00347FCD" w:rsidRDefault="00347FCD" w:rsidP="00AE6728">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7291212A" w14:textId="77777777" w:rsidR="00D52B29" w:rsidRDefault="00D52B29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00347FCD" w:rsidRDefault="00347FCD" w:rsidP="00AE6728">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0550B71A" w14:textId="77777777" w:rsidR="00D52B29" w:rsidRDefault="00D52B29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="008F03DF" w:rsidRPr="006B6548" w:rsidRDefault="008F03DF" w:rsidP="002D44A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="561D9E58" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004B18A6">
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...50 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...103 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487220736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="316AB2BE" wp14:editId="6557E9E7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6276594</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10171886</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="684530" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="684530" cy="165735"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="404B1CBD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                          <w:pPr>
+                            <w:spacing w:line="245" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>Back</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-1"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>to</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-3"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="E26C09"/>
+                              <w:spacing w:val="-5"/>
+                              <w:u w:val="single" w:color="E26C09"/>
+                            </w:rPr>
+                            <w:t>top</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="316AB2BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:494.2pt;margin-top:800.95pt;width:53.9pt;height:13.05pt;z-index:-16095744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1xRAMpgEAAD4DAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L0raJSuMOMW2YsOA&#10;YhvQ9gNkWYqFWaImKrHz96NkJy3W27CLTJlPj++R3N6OrmdHHdGCr/lqseRMewWt9fuaPz1+eXfD&#10;GSbpW9mD1zU/aeS3u7dvtkOo9BV00Lc6MiLxWA2h5l1KoRICVaedxAUE7SlpIDqZ6Br3oo1yIHbX&#10;i6vlciMGiG2IoDQi/b2bknxX+I3RKv0wBnVifc1JWypnLGeTT7HbymofZeismmXIf1DhpPVU9EJ1&#10;J5Nkh2hfUTmrIiCYtFDgBBhjlS4eyM1q+Zebh04GXbxQczBc2oT/j1Z9P/6MzLY0O868dDSiRz2m&#10;Bka2ys0ZAlaEeQiESuMnGDMwG8VwD+oXEkS8wEwPkNAZM5ro8pdsMnpI/T9dek5FmKKfm5v362vK&#10;KEqtNusP1+tcVjw/DhHTVw2O5aDmkUZaBMjjPaYJeobMWqbyWVUam3E20UB7Ig8Djbrm+Psgo+as&#10;/+apl3kvzkE8B805iKn/DGV7shUPHw8JjC2Vc4mJd65MQyra54XKW/DyXlDPa7/7AwAA//8DAFBL&#10;AwQUAAYACAAAACEAIJ5wHOAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm&#10;3tx2iSGAlM3G6MnEyOLBY6Gz0CydIu3u4ttbTnqc+b/88025W+zILjh740jCdiOAIXVOG+olfDav&#10;DxkwHxRpNTpCCT/oYVfd3pSq0O5KNV4OoWexhHyhJAwhTAXnvhvQKr9xE1LMjm62KsRx7rme1TWW&#10;25EnQqTcKkPxwqAmfB6wOx3OVsL+i+oX8/3eftTH2jRNLugtPUl5f7fsn4AFXMIfDKt+VIcqOrXu&#10;TNqzUUKeZY8RjUEqtjmwFRF5mgBr112SCeBVyf+/Uf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtcUQDKYBAAA+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIJ5wHOAAAAAOAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="404B1CBD" w14:textId="77777777" w:rsidR="00C53982" w:rsidRDefault="00D52B29">
+                    <w:pPr>
+                      <w:spacing w:line="245" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>Back</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-1"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>to</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-3"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="E26C09"/>
+                        <w:spacing w:val="-5"/>
+                        <w:u w:val="single" w:color="E26C09"/>
+                      </w:rPr>
+                      <w:t>top</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00347FCD" w:rsidRDefault="00347FCD" w:rsidP="00AE6728">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F6779F1" w14:textId="77777777" w:rsidR="00D52B29" w:rsidRDefault="00D52B29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00347FCD" w:rsidRDefault="00347FCD" w:rsidP="00AE6728">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0020582C" w14:textId="77777777" w:rsidR="00D52B29" w:rsidRDefault="00D52B29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...6136 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...4 lines deleted...]
-  <w:doNotShadeFormData/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE630A"/>
-[...232 lines deleted...]
-    <w:rsid w:val="00FF759D"/>
+    <w:rsidRoot w:val="00C53982"/>
+    <w:rsid w:val="002C57FD"/>
+    <w:rsid w:val="00C53982"/>
+    <w:rsid w:val="00D52B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:defaultImageDpi w14:val="0"/>
+  <w14:docId w14:val="2CB60301"/>
+  <w15:docId w15:val="{215FA5D9-3D8B-48AE-B0CA-A3475BDD5C78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00953ABA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:ind w:left="110"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00953ABA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="38"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...23 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...241 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...240 lines deleted...]
-    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...102 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE630A"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
-    <w:name w:val="8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...315 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25050,86 +12530,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -25260,87 +12738,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7080</Characters>
+  <Pages>6</Pages>
+  <Words>521</Words>
+  <Characters>2974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8306</CharactersWithSpaces>
+  <CharactersWithSpaces>3489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ali</dc:creator>
+  <dc:creator>Aliza asif</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>